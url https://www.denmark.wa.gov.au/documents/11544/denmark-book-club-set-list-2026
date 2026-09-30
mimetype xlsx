--- v4 (2026-09-10)
+++ v5 (2026-09-30)
@@ -1,72 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Book Club Sets Info 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A8EBB098-83F4-481C-B69E-7D4AC23E57BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="409" uniqueCount="176">
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t xml:space="preserve">Number of copies available </t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t xml:space="preserve">eResources available </t>
   </si>
   <si>
     <t xml:space="preserve">Available to request in Large Print </t>
   </si>
   <si>
     <t>Available to request as an audio book</t>
   </si>
   <si>
@@ -105,120 +106,84 @@
   <si>
     <t>Backman, Fredrik</t>
   </si>
   <si>
     <t>A Man Called Ove</t>
   </si>
   <si>
     <t>Ove is the grumpiest man you will ever meet, but there is something about him that is quite irresistible. A funny moving uplifting tale of love and community.</t>
   </si>
   <si>
     <t xml:space="preserve">Yes </t>
   </si>
   <si>
     <t>Baird, Julia</t>
   </si>
   <si>
     <t>Phosphorescence</t>
   </si>
   <si>
     <t>Non Fiction</t>
   </si>
   <si>
     <t>A book on awe, wonder and how we continue to glow when the world goes dark, on finding the magic that will sustain and fuel us from within.</t>
   </si>
   <si>
-    <t>Boyne, John</t>
-[...7 lines deleted...]
-  <si>
     <t>Brooks, Geraldine</t>
   </si>
   <si>
     <t>Year of Wonders</t>
   </si>
   <si>
     <t>The moving story of a community and survivors living through the plague in England 1666.</t>
   </si>
   <si>
-    <t>Byrski, Liz</t>
-[...7 lines deleted...]
-  <si>
     <t>Chater, Lauren</t>
   </si>
   <si>
     <t>Gulliver's Wife</t>
   </si>
   <si>
     <t xml:space="preserve">London, 1702. When Mary Burton Gulliver's husband is lost at sea, she must rebuild her life without him.  But her life descends further into chaos when he is brought home three years later, fevered and influenced by a dangerous fellow sailor with nothing to lose. </t>
   </si>
   <si>
     <t>Dalton, Trent</t>
   </si>
   <si>
     <t>All Our Shimmering Skies</t>
   </si>
   <si>
     <t>The story of Molly Hook, the gravedigger's daughter, on a journey in Australia to the deep country sorcerer who put a curse on her family. Set in Darwin 1942, an odyssey of true love, grave danger, told with warmth, wit and wonder.</t>
   </si>
   <si>
     <t>Boy Swallows Universe</t>
   </si>
   <si>
     <t>Brisbane 1985, Eli Bell's life is complicated: a lost father, mute brother, junkie mum, heroin dealer for a stepfather and notorious crim for a babysitter. This is a story of brotherhood, true love and unlikely friendships.</t>
   </si>
   <si>
-    <t>Diffenbaugh, Vanessa</t>
-[...7 lines deleted...]
-  <si>
     <t>Non-Fiction</t>
-  </si>
-[...7 lines deleted...]
-    <t>Set in Naples, this novel follows Giovanna as she navigates identity, truth and her place in the world. A story of adolescence, family secrets and the search for self.</t>
   </si>
   <si>
     <t>Fitzgerald, F Scott</t>
   </si>
   <si>
     <t xml:space="preserve">The Great Gatsby </t>
   </si>
   <si>
     <t>This exemplary novel of the Jazz Age is an exquisitely crafted tale of America in the 1920s.</t>
   </si>
   <si>
     <t>Funder, Anna</t>
   </si>
   <si>
     <t>All That I Am</t>
   </si>
   <si>
     <t>Based on real people and real events, this is a novel about bravery and betrayal. An account of 1939 and the lead up to war by revolutionary and poet Ernst Toller finds Ruth Becker in Sydney many decades later, and she is taken right back to those desperate times.</t>
   </si>
   <si>
     <t>Garmus, Bonnie</t>
   </si>
   <si>
     <t>Lessons in Chemistry</t>
   </si>
@@ -272,159 +237,132 @@
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <charset val="134"/>
         <scheme val="minor"/>
       </rPr>
       <t>"</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <charset val="134"/>
         <scheme val="minor"/>
       </rPr>
       <t>Women can be heroes too". Their friendship changed lives and their bravery changed history as Army Nurse Corps nurses sent to Vietnam during the Vietnam War.</t>
     </r>
   </si>
   <si>
     <t>Harper, Jane</t>
   </si>
   <si>
-    <t>Exiles</t>
-[...4 lines deleted...]
-  <si>
     <t>The Lost Man</t>
   </si>
   <si>
     <t xml:space="preserve">The Bright family's quiet existence is thrown into grief and anguish when a body is found at the stockman's grave. This is a powerful story of suspense set in a dazzling Australian landscape. </t>
   </si>
   <si>
     <t>The Survivors</t>
   </si>
   <si>
     <t>A body is discovered on the beach and threatens to unearth long-held secrets. Australian rural noir set in a small Tasmanian community.</t>
   </si>
   <si>
     <t>Haruf, Kent</t>
   </si>
   <si>
     <t>Our Souls at Night</t>
   </si>
   <si>
     <t>A small-town love story about growing old with grace and the pursuit of happiness. Elderly neighbours Addie and Louis have lived alone for years, then one eveing Addie pays Louis a visit.</t>
   </si>
   <si>
     <t>Kent, Hannah</t>
   </si>
   <si>
     <t>Burial Rites</t>
   </si>
   <si>
     <t>The final days of a young woman accused of murder in Iceland in 1829.</t>
   </si>
   <si>
     <t>Keyes, Marian</t>
   </si>
   <si>
-    <t>Again, Rachel</t>
-[...4 lines deleted...]
-  <si>
     <t>Grown Ups</t>
   </si>
   <si>
     <t>Described as hilarious, alternately heartwarming and heartbreaking, Grown Ups follows the glamorous Casey families. Messy, complex and tangled characters, everyday voices captured in a poignant family story.</t>
   </si>
   <si>
     <t>My Favourite Mistake</t>
   </si>
   <si>
     <t>Anna leaves her high-flying New York lifestyle for life in a tiny Irish town to help friends set up a new luxury retreat. Turning a minor mid-life crisis into a major life event, Anna has to face her old mistakes,  but when do we stop making the same one over and over again?</t>
   </si>
   <si>
     <t>Kidd, Sue Monk</t>
   </si>
   <si>
-    <t>The Secret Life of Bees</t>
-[...4 lines deleted...]
-  <si>
     <t>Kuang, Rebecca F.</t>
   </si>
   <si>
     <t>Yellowface</t>
   </si>
   <si>
     <t>White lies, dark humour, deadly consequences… When Athena Liu, literary darling, dies in a freak accident, June Hayward steals her unpublished manuscript and publishes it under the name Juniper Song. How far will she go to keep her secret?</t>
   </si>
   <si>
     <t>Lee, Harper</t>
   </si>
   <si>
     <t>Go Set a Watchman</t>
   </si>
   <si>
     <t xml:space="preserve">Set in the 1950s, Scout is now a grown up, and she returns home to her ageing father Atticus at a time of political turmoil and civil rights tensions.  This sequel was published 55 years after her American classic To Kill A Mockingbird. </t>
   </si>
   <si>
     <t>McTiernan, Dervla</t>
   </si>
   <si>
     <t>The Ruin</t>
   </si>
   <si>
     <t>A murder in a small Irish town continues to haunt Detective Cormac Reilly twenty years later. An atmospheric mystery of corruption, betrayal and crime.</t>
   </si>
   <si>
     <t>Michaelides, Alex</t>
   </si>
   <si>
     <t>The Silent Patient</t>
   </si>
   <si>
     <t>Alicia Berenson lived a seemingly perfect life until one day when she shot her husband five times. She hasn't spoken a word since and forensic psychotherapist Theo becomes obsessed with treating her. A compelling psychological thriller.</t>
-  </si>
-[...7 lines deleted...]
-    <t>The disappearance of Joy Delaney from her apparently enviable contented family causes her adult children to re-examine their parents' marriage and family history with new eyes.</t>
   </si>
   <si>
     <t>O'Farrell, Maggie</t>
   </si>
   <si>
     <t>Hamnet</t>
   </si>
   <si>
     <t>A poignant novel of imaginative recreation, Hamnet is inspired by a boy who has been all but forgotten. Hamnet and brings to life the little-known story behind Shakespeare's most famous play.</t>
   </si>
   <si>
     <t>The Vanishing Act of Esme Lennox</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <charset val="134"/>
         <scheme val="minor"/>
       </rPr>
       <t>Set between </t>
     </r>
     <r>
@@ -446,96 +384,81 @@
   <si>
     <t>In a peaceful retirement village, the four unlikely friends in The Thursday Murder Club  find themselves in the middle of a real life brutal murder case. Warm, witty and wide.</t>
   </si>
   <si>
     <t>Owens, Delia</t>
   </si>
   <si>
     <t>Where the Crawdads Sing</t>
   </si>
   <si>
     <t>Kya Clark lives alone in the marsh, but as an outsider she is accused of murder in small town North Carolina. This book is a mystery, coming of age story and a celebration of nature.</t>
   </si>
   <si>
     <t>Parrett, Flavel</t>
   </si>
   <si>
     <t>Past the Shallows</t>
   </si>
   <si>
     <t xml:space="preserve"> Traumatized by their mother's early death, three brothers struggle as their abusive and alcoholic father endeavors to earn a living as a fisherman while harboring a dark secret.</t>
   </si>
   <si>
     <t>Patchett, Ann</t>
   </si>
   <si>
-    <t>The Dutch House</t>
-[...4 lines deleted...]
-  <si>
     <t>Tom Lake</t>
   </si>
   <si>
     <t>Three daughters return to the family cherry orchard and beg their mother for the story they have always longed to hear. They have to re-examine their own lives and relationship with their mother in this elegiac novel that explores what it means to be happy even when the world is falling apart.</t>
   </si>
   <si>
     <t>Ringland, Holly</t>
   </si>
   <si>
     <t>The Lost Flowers of Alice Hart</t>
   </si>
   <si>
     <t xml:space="preserve">Set in Australia, Alice Hart grows up with her grandmother on a flower farm that gives refuge to women who, like Alice, are broken. Family secrets and betrayal lead her to find the most powerful story, her own. Delicate and dark storytelling, a tale of wonder at  the damage and love in people. </t>
   </si>
   <si>
     <t>Sales, Leigh</t>
   </si>
   <si>
     <t>Any Ordinary Day</t>
   </si>
   <si>
     <t>What happens to ordinary people, on ordinary days, when they experience the worst moment of their lives and are forced to find resilience they don’t know they have?</t>
   </si>
   <si>
     <t>Scott, Kim</t>
   </si>
   <si>
     <t>That Deadman Dance</t>
   </si>
   <si>
     <t>Set in early 19th-century Western Australia, the novel is based roughly on historical accounts. It depicts contact among Aboriginal people, the Noongar, and British colonists and American whalers.</t>
-  </si>
-[...7 lines deleted...]
-    <t>A novel of battling the world as your true self, the kindness of new alliances, vivid characters, spectacular drag shows, extortion plats and botched bank robberies. The unlikely friendship of Vic and Sam, a connnection made at an overpass late one night, offers hope and redemption.</t>
   </si>
   <si>
     <t>Strout, Elizabeth</t>
   </si>
   <si>
     <t>Olive Kitteridge</t>
   </si>
   <si>
     <t>Olive is an indomitable, compassionate and unpredictable retired school teacher in a small coastal town, struggling to make sense of the changes in her life as she grows older.  A novel that will make you laugh, nod in recognition, wince in pain and shed a tear or two.</t>
   </si>
   <si>
     <t>Towles, Amor</t>
   </si>
   <si>
     <t>A Gentleman in Moscow</t>
   </si>
   <si>
     <t>1922, Count Alexander Rostov is sentenced to indefinite house arrest in the elegant Hotel Metropol. Can a life without luxury be the richest of all? Charming, intelligent and witty storytelling.</t>
   </si>
   <si>
     <t>White, Christian</t>
   </si>
   <si>
     <t>The Wife and the Widow</t>
   </si>
@@ -676,55 +599,106 @@
   </si>
   <si>
     <t>Chandran, Shankari</t>
   </si>
   <si>
     <t>Chai Time at Cinnamon Gardens</t>
   </si>
   <si>
     <t>Cinnamon Gardens Nursing Home is an oasis for its residents, who each hold colourful histories with secrets, triumphs and failings. When the local comunity is threatened by malignant forces, they are forced to reckon with a country divided.</t>
   </si>
   <si>
     <t>Knapp, Florence</t>
   </si>
   <si>
     <t>The Names</t>
   </si>
   <si>
     <t>Described as wildly original, a powerful and moving story of hope. Three names, three versions of a life and the infinte possibilities that a single decision can spark.</t>
   </si>
   <si>
     <t>The Book of Longings</t>
   </si>
   <si>
     <t>Year published</t>
   </si>
+  <si>
+    <t>Yuzuki, Asako</t>
+  </si>
+  <si>
+    <t>Butter</t>
+  </si>
+  <si>
+    <t>2017 / 2024</t>
+  </si>
+  <si>
+    <t>McConaghy, Charlotte</t>
+  </si>
+  <si>
+    <t>Wild Dark Shore</t>
+  </si>
+  <si>
+    <t>My Friends</t>
+  </si>
+  <si>
+    <t>Evans, Virginia</t>
+  </si>
+  <si>
+    <t>The Correspondent</t>
+  </si>
+  <si>
+    <t>Whistler</t>
+  </si>
+  <si>
+    <t>Allende, Isabel</t>
+  </si>
+  <si>
+    <t>A Long Petal of the Sea</t>
+  </si>
+  <si>
+    <t>Described as a masterful work of historical fiction that soars from the Spanish Civil War to the rise and fall of Pinochet. A young doctor seeks refuge in Chile - the long petal of sea and wine and snow - and becomes enmashed in a rich web of characters.</t>
+  </si>
+  <si>
+    <t>In the corner of one of the most famous paintings in the world, three tiny figures sit at the end of the pier, friends who seek refuge together over a long summer. A book about the transformative, timeless power of friendship and art, and proof that happy endings don't always take the form we expect.</t>
+  </si>
+  <si>
+    <t>This is an epistolary novel, a heartwarming witty novel telling the story of an extraordinary woman (read stubborn, cantankerous, opinionated) through the letters she writes to her family and friends. Described as immensely enjoyable, warm and funny.</t>
+  </si>
+  <si>
+    <t>An Australian novel that is an ode to the natural world as well as a taut pyschologicla thriller. What are the impossible choices we will make to protect the people we love even as the world around us collapses?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daphne reconnects with Eddie, her former stepfather from long ago, a time that had a brief but profound imact on both of them. A moving luminous story about bravery, memory and the small consequential moments that define our lives.   </t>
+  </si>
+  <si>
+    <t>Inspired by the real case of the convicted con woman and serial killer, "The Konkatsu Killer", Asako Yuzuki's Butter is a vivid, unsettling exploration of misogyny, obsession, romance and the transgressive pleasures of food in Japan.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1131,1890 +1105,1775 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J61"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:J57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E62" sqref="E62"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="17.28515625" style="5" customWidth="1"/>
+    <col min="1" max="1" width="19" style="5" customWidth="1"/>
     <col min="2" max="2" width="27.5703125" style="5" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="8" style="5" customWidth="1"/>
-    <col min="5" max="5" width="8.28515625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="10.85546875" style="5" customWidth="1"/>
     <col min="6" max="6" width="41.5703125" style="5" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="5" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="5" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="5" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="44.25" customHeight="1">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="6" t="s">
-        <v>184</v>
+        <v>158</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="17">
         <v>2026</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="51">
+    <row r="2" spans="1:10" ht="69" customHeight="1">
       <c r="A2" s="8" t="s">
-        <v>11</v>
+        <v>168</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>12</v>
+        <v>169</v>
       </c>
       <c r="C2" s="9">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="9">
-        <v>1986</v>
+        <v>2020</v>
       </c>
       <c r="F2" s="10" t="s">
-        <v>13</v>
+        <v>170</v>
       </c>
       <c r="G2" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H2" s="9" t="s">
         <v>10</v>
       </c>
       <c r="I2" s="9" t="s">
         <v>10</v>
       </c>
+      <c r="J2" s="17"/>
     </row>
     <row r="3" spans="1:10" ht="51">
       <c r="A3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="9">
+        <v>5</v>
+      </c>
+      <c r="D3" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="9">
+        <v>1986</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H3" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I3" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="54.75" customHeight="1">
+      <c r="A4" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="9">
+      <c r="C4" s="9">
         <v>3</v>
       </c>
-      <c r="D3" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="9">
+      <c r="D4" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="9">
         <v>2019</v>
       </c>
-      <c r="F3" s="11" t="s">
+      <c r="F4" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="G3" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="8" t="s">
+      <c r="G4" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H4" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I4" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="89.25">
+      <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="8" t="s">
+      <c r="B5" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="9">
+      <c r="C5" s="9">
         <v>7</v>
       </c>
-      <c r="D4" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="9">
+      <c r="D5" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="9">
         <v>1813</v>
       </c>
-      <c r="F4" s="10" t="s">
+      <c r="F5" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="12" t="s">
+      <c r="G5" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H5" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="51">
+      <c r="A6" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="12" t="s">
+      <c r="B6" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="9">
+      <c r="C6" s="9">
         <v>6</v>
       </c>
-      <c r="D5" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="9">
+      <c r="D6" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="9">
         <v>2012</v>
       </c>
-      <c r="F5" s="8" t="s">
+      <c r="F6" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="9" t="s">
-[...5 lines deleted...]
-      <c r="I5" s="13" t="s">
+      <c r="G6" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H6" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="38.25">
-      <c r="A6" s="12" t="s">
+    <row r="7" spans="1:10" ht="83.25" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="C7" s="9">
+        <v>3</v>
+      </c>
+      <c r="D7" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="9">
+        <v>2025</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H7" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="38.25">
+      <c r="A8" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="12" t="s">
+      <c r="B8" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C8" s="9">
+        <v>5</v>
+      </c>
+      <c r="D8" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="9">
+        <v>2021</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="G8" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H8" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="25.5">
+      <c r="A9" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="9">
         <v>4</v>
       </c>
-      <c r="D6" s="9" t="s">
-[...34 lines deleted...]
-      <c r="F7" s="10" t="s">
+      <c r="D9" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="9">
+        <v>2001</v>
+      </c>
+      <c r="F9" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="G7" s="9" t="s">
-[...56 lines deleted...]
-      </c>
       <c r="G9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="76.5">
       <c r="A10" s="8" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="C10" s="9">
         <v>4</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="9">
         <v>2020</v>
       </c>
       <c r="F10" s="10" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="63.75">
       <c r="A11" s="8" t="s">
-        <v>177</v>
+        <v>151</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>178</v>
+        <v>152</v>
       </c>
       <c r="C11" s="9">
         <v>3</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="9">
         <v>2022</v>
       </c>
       <c r="F11" s="10" t="s">
-        <v>179</v>
+        <v>153</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="9" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="63.75">
       <c r="A12" s="15" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="B12" s="15" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="C12" s="9">
         <v>7</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="9">
         <v>2020</v>
       </c>
       <c r="F12" s="10" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="9" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="63.75">
       <c r="A13" s="15" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="B13" s="15" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C13" s="9">
         <v>6</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E13" s="9">
         <v>2018</v>
       </c>
       <c r="F13" s="10" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H13" s="9" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="76.5">
       <c r="A14" s="15" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="B14" s="15" t="s">
-        <v>167</v>
+        <v>141</v>
       </c>
       <c r="C14" s="9">
         <v>4</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E14" s="9">
         <v>2023</v>
       </c>
       <c r="F14" s="19" t="s">
-        <v>168</v>
+        <v>142</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H14" s="9" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="63.75">
+    <row r="15" spans="1:10" ht="57.75" customHeight="1">
       <c r="A15" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="C15" s="9">
+        <v>4</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="9">
+        <v>2025</v>
+      </c>
+      <c r="F15" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="G15" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H15" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I15" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="25.5">
+      <c r="A16" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="9">
+        <v>9</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="9">
+        <v>1925</v>
+      </c>
+      <c r="F16" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="G16" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H16" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I16" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="76.5">
+      <c r="A17" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="14">
+        <v>5</v>
+      </c>
+      <c r="D17" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="14">
+        <v>2011</v>
+      </c>
+      <c r="F17" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="B15" s="8" t="s">
-[...75 lines deleted...]
-      <c r="H17" s="9" t="s">
+      <c r="G17" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="76.5">
       <c r="A18" s="10" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="C18" s="14">
+        <v>4</v>
+      </c>
+      <c r="D18" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="14">
+        <v>2022</v>
+      </c>
+      <c r="F18" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="G18" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="H18" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="I18" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="63.75">
+      <c r="A19" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="C19" s="9">
+        <v>3</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="9">
+        <v>2020</v>
+      </c>
+      <c r="F19" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="G19" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I19" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="114.75">
+      <c r="A20" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="9">
         <v>5</v>
       </c>
-      <c r="D18" s="14" t="s">
-[...25 lines deleted...]
-      <c r="C19" s="14">
+      <c r="D20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="9">
+        <v>2017</v>
+      </c>
+      <c r="F20" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="G20" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I20" s="9" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="76.5">
+      <c r="A21" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="C21" s="9">
         <v>4</v>
       </c>
-      <c r="D19" s="14" t="s">
-[...56 lines deleted...]
-      </c>
       <c r="D21" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E21" s="9">
-        <v>2017</v>
-[...14 lines deleted...]
-    <row r="22" spans="1:9" ht="76.5">
+        <v>2015</v>
+      </c>
+      <c r="F21" s="19" t="s">
+        <v>143</v>
+      </c>
+      <c r="G21" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="H21" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="I21" s="20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="51">
       <c r="A22" s="8" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>166</v>
+        <v>51</v>
       </c>
       <c r="C22" s="9">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E22" s="9">
-        <v>2015</v>
-[...10 lines deleted...]
-      <c r="I22" s="20" t="s">
+        <v>2024</v>
+      </c>
+      <c r="F22" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="G22" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H22" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I22" s="9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="51">
       <c r="A23" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" s="9">
+        <v>7</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="9">
+        <v>2018</v>
+      </c>
+      <c r="F23" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G23" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H23" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I23" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="38.25">
+      <c r="A24" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="9">
+        <v>7</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="9">
+        <v>2020</v>
+      </c>
+      <c r="F24" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="G24" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H24" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I24" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="51">
+      <c r="A25" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="9">
+        <v>5</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="9">
+        <v>2015</v>
+      </c>
+      <c r="F25" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="B23" s="8" t="s">
+      <c r="G25" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H25" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="25.5">
+      <c r="A26" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" s="9">
+        <v>10</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="9">
+        <v>2013</v>
+      </c>
+      <c r="F26" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="C23" s="9">
-[...5 lines deleted...]
-      <c r="E23" s="9">
+      <c r="G26" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H26" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I26" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="63.75">
+      <c r="A27" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" s="9">
+        <v>4</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="9">
+        <v>2020</v>
+      </c>
+      <c r="F27" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="G27" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H27" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="I27" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="76.5">
+      <c r="A28" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" s="9">
+        <v>4</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="9">
         <v>2024</v>
       </c>
-      <c r="F23" s="10" t="s">
-[...45 lines deleted...]
-      <c r="B25" s="8" t="s">
+      <c r="F28" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="C25" s="9">
-[...75 lines deleted...]
-      <c r="I27" s="13" t="s">
+      <c r="G28" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H28" s="9" t="s">
         <v>9</v>
-      </c>
-[...24 lines deleted...]
-        <v>10</v>
       </c>
       <c r="I28" s="9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="76.5">
       <c r="A29" s="8" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>79</v>
+        <v>157</v>
       </c>
       <c r="C29" s="9">
         <v>3</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E29" s="9">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="F29" s="10" t="s">
-        <v>80</v>
+        <v>150</v>
       </c>
       <c r="G29" s="9" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H29" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I29" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="51">
+      <c r="A30" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="C30" s="14">
+        <v>4</v>
+      </c>
+      <c r="D30" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="14">
+        <v>2025</v>
+      </c>
+      <c r="F30" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="G30" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I29" s="9" t="s">
-[...28 lines deleted...]
-      <c r="I30" s="9" t="s">
+      <c r="H30" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="I30" s="13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="76.5">
       <c r="A31" s="8" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="C31" s="9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E31" s="9">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="F31" s="10" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>9</v>
       </c>
       <c r="I31" s="9" t="s">
-        <v>10</v>
-[...16 lines deleted...]
-        <v>2020</v>
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="63.75">
+      <c r="A32" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C32" s="14">
+        <v>5</v>
+      </c>
+      <c r="D32" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="14">
+        <v>2015</v>
       </c>
       <c r="F32" s="10" t="s">
-        <v>176</v>
-[...4 lines deleted...]
-      <c r="H32" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="G32" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" s="14" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="9" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="33" spans="1:9" ht="76.5">
+    <row r="33" spans="1:9" ht="63.75">
       <c r="A33" s="10" t="s">
-        <v>85</v>
+        <v>162</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>86</v>
+        <v>163</v>
       </c>
       <c r="C33" s="14">
         <v>3</v>
       </c>
       <c r="D33" s="14" t="s">
         <v>8</v>
       </c>
       <c r="E33" s="14">
-        <v>2001</v>
+        <v>2025</v>
       </c>
       <c r="F33" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="G33" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="89.25">
+      <c r="A34" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="C34" s="9">
+        <v>3</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="9">
+        <v>2022</v>
+      </c>
+      <c r="F34" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="G34" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H34" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I34" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="51">
+      <c r="A35" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B35" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C35" s="9">
+        <v>4</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="9">
+        <v>2018</v>
+      </c>
+      <c r="F35" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="G35" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H35" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="63.75">
+      <c r="A36" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C36" s="9">
+        <v>4</v>
+      </c>
+      <c r="D36" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="9">
+        <v>2019</v>
+      </c>
+      <c r="F36" s="16" t="s">
+        <v>81</v>
+      </c>
+      <c r="G36" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="H36" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="I36" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="58.5" customHeight="1">
+      <c r="A37" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B37" s="18" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="9">
+        <v>5</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="9">
+        <v>2020</v>
+      </c>
+      <c r="F37" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="G37" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H37" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="I37" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="85.5">
+      <c r="A38" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C38" s="9">
+        <v>5</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="9">
+        <v>2006</v>
+      </c>
+      <c r="F38" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="G38" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="H38" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I38" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="51">
+      <c r="A39" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="G33" s="14" t="s">
-[...39 lines deleted...]
-      <c r="A35" s="8" t="s">
+      <c r="B39" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="B35" s="8" t="s">
+      <c r="C39" s="9">
+        <v>7</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="9">
+        <v>2020</v>
+      </c>
+      <c r="F39" s="10" t="s">
         <v>89</v>
       </c>
-      <c r="C35" s="9">
-[...8 lines deleted...]
-      <c r="F35" s="10" t="s">
+      <c r="G39" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H39" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I39" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="51">
+      <c r="A40" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="G35" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A36" s="10" t="s">
+      <c r="B40" s="8" t="s">
         <v>91</v>
-      </c>
-[...117 lines deleted...]
-        <v>101</v>
       </c>
       <c r="C40" s="9">
         <v>5</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E40" s="9">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="F40" s="10" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="G40" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H40" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I40" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="51">
+      <c r="A41" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C41" s="9">
+        <v>4</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="9">
+        <v>2011</v>
+      </c>
+      <c r="F41" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="G41" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="I40" s="13" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="H41" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I41" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="81" customHeight="1">
+      <c r="A42" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C42" s="9">
+        <v>6</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="9">
+        <v>2023</v>
+      </c>
+      <c r="F42" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="G42" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H42" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I42" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="I41" s="9" t="s">
-[...22 lines deleted...]
-      <c r="G42" s="9" t="s">
+    </row>
+    <row r="43" spans="1:9" ht="72.75" customHeight="1">
+      <c r="A43" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="C43" s="9">
+        <v>4</v>
+      </c>
+      <c r="D43" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="9">
+        <v>2026</v>
+      </c>
+      <c r="F43" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="G43" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I43" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="H42" s="9" t="s">
-[...35 lines deleted...]
-    <row r="44" spans="1:9" ht="51">
+    </row>
+    <row r="44" spans="1:9" ht="86.25" customHeight="1">
       <c r="A44" s="8" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="C44" s="9">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E44" s="9">
         <v>2018</v>
       </c>
       <c r="F44" s="10" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="G44" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H44" s="9" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="51">
       <c r="A45" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="C45" s="9">
+        <v>7</v>
+      </c>
+      <c r="D45" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="E45" s="9">
+        <v>2018</v>
+      </c>
+      <c r="F45" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="G45" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I45" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="63.75">
+      <c r="A46" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="C46" s="9">
+        <v>6</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="9">
+        <v>2010</v>
+      </c>
+      <c r="F46" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="G46" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H46" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I46" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="84.75" customHeight="1">
+      <c r="A47" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="B47" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="C47" s="9">
+        <v>4</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="9">
+        <v>2008</v>
+      </c>
+      <c r="F47" s="18" t="s">
+        <v>110</v>
+      </c>
+      <c r="G47" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H47" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I47" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="51">
+      <c r="A48" s="18" t="s">
+        <v>111</v>
+      </c>
+      <c r="B48" s="18" t="s">
+        <v>112</v>
+      </c>
+      <c r="C48" s="9">
+        <v>5</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="9">
+        <v>2016</v>
+      </c>
+      <c r="F48" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="G48" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I48" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="38.25">
+      <c r="A49" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="B45" s="8" t="s">
+      <c r="B49" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="C45" s="9">
-[...8 lines deleted...]
-      <c r="F45" s="10" t="s">
+      <c r="C49" s="9">
+        <v>6</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="9">
+        <v>2019</v>
+      </c>
+      <c r="F49" s="10" t="s">
         <v>116</v>
       </c>
-      <c r="G45" s="9" t="s">
+      <c r="G49" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H49" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I49" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="89.25">
+      <c r="A50" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C50" s="9">
+        <v>7</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="9">
+        <v>2023</v>
+      </c>
+      <c r="F50" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="G50" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H50" s="9" t="s">
         <v>9</v>
-      </c>
-[...146 lines deleted...]
-        <v>10</v>
       </c>
       <c r="I50" s="9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:9" ht="76.5">
       <c r="A51" s="8" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="C51" s="9">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E51" s="9">
         <v>2020</v>
       </c>
       <c r="F51" s="10" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="G51" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H51" s="9" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="9" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="52" spans="1:9" ht="84.75" customHeight="1">
-[...4 lines deleted...]
-        <v>135</v>
+    <row r="52" spans="1:9" ht="114.75">
+      <c r="A52" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>123</v>
       </c>
       <c r="C52" s="9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E52" s="9">
+        <v>2021</v>
+      </c>
+      <c r="F52" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="G52" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H52" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I52" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="58.5" customHeight="1">
+      <c r="A53" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="C53" s="9">
+        <v>10</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="9">
         <v>2008</v>
       </c>
-      <c r="F52" s="18" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="F53" s="10" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="G53" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H53" s="9" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:9" ht="38.25">
       <c r="A54" s="8" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="C54" s="9">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E54" s="9">
+        <v>2018</v>
+      </c>
+      <c r="F54" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="G54" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H54" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I54" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="38.25">
+      <c r="A55" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="C55" s="9">
+        <v>9</v>
+      </c>
+      <c r="D55" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="9">
         <v>2019</v>
       </c>
-      <c r="F54" s="10" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="F55" s="10" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="G55" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H55" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I55" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="63.75">
+      <c r="A56" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="C56" s="9">
+        <v>3</v>
+      </c>
+      <c r="D56" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="F56" s="10" t="s">
+        <v>175</v>
+      </c>
+      <c r="G56" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H56" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="I55" s="9" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="I56" s="9" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="57" spans="1:9" ht="114.75">
+    <row r="57" spans="1:9" ht="51">
       <c r="A57" s="8" t="s">
-        <v>148</v>
+        <v>133</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="C57" s="9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>8</v>
       </c>
       <c r="E57" s="9">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="F57" s="10" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="G57" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H57" s="9" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="9" t="s">
-        <v>9</v>
-[...114 lines deleted...]
-      <c r="I61" s="9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.118110236220472" right="0.118110236220472" top="0.55118110236220497" bottom="0.35433070866141703" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;9Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A4:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:8" s="1" customFormat="1" ht="60">
       <c r="A4" s="2" t="s">
-        <v>162</v>
+        <v>136</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>163</v>
+        <v>137</v>
       </c>
       <c r="C4" s="3">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>164</v>
+        <v>138</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>165</v>
+        <v>139</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>