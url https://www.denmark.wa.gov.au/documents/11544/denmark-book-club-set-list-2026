--- v0 (2026-02-19)
+++ v1 (2026-04-01)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Book Club Sets Info 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\Library\!LibraryRecovery0426\Book Club Sets Info 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA6511E8-391F-486E-8DBE-D829B70813DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{76A7773A-569A-440C-AF7F-3ED62788CAB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="673" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="624" uniqueCount="261">
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t xml:space="preserve">Number of copies available </t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t xml:space="preserve">eResources available </t>
   </si>
   <si>
     <t xml:space="preserve">Available to request in Large Print </t>
   </si>
   <si>
     <t>Available to request as an audio book</t>
   </si>
   <si>
@@ -124,135 +124,111 @@
   <si>
     <t>Backman, Fredrik</t>
   </si>
   <si>
     <t>A Man Called Ove</t>
   </si>
   <si>
     <t>Ove is the grumpiest man you will ever meet, but there is something about him that is quite irresistible. A funny moving uplifting tale of love and community.</t>
   </si>
   <si>
     <t xml:space="preserve">Yes </t>
   </si>
   <si>
     <t>Baird, Julia</t>
   </si>
   <si>
     <t>Phosphorescence</t>
   </si>
   <si>
     <t>Non Fiction</t>
   </si>
   <si>
     <t>A book on awe, wonder and how we continue to glow when the world goes dark, on finding the magic that will sustain and fuel us from within.</t>
   </si>
   <si>
-    <t>Barnes, Julian</t>
-[...7 lines deleted...]
-  <si>
     <t>Betts, A.J.</t>
   </si>
   <si>
     <t>Zac &amp; Mia</t>
   </si>
   <si>
     <t>YA Fiction</t>
   </si>
   <si>
     <t xml:space="preserve">Zac needs Mia, and Mia needs Zac. This is a friendship that would not exist in the real world, but in hospital different rules apply. </t>
   </si>
   <si>
     <t>Boyne, John</t>
   </si>
   <si>
     <t>The Boy in the Striped Pyjamas</t>
   </si>
   <si>
     <t>What happens when innocence is confronted by monstrous evil? A moving story of two young boys living on either side of the wire fence surrounding a concentration camp during the Holocaust.</t>
   </si>
   <si>
     <t>Brooks, Geraldine</t>
   </si>
   <si>
-    <t>People of the Book</t>
-[...4 lines deleted...]
-  <si>
     <t>Year of Wonders</t>
   </si>
   <si>
     <t>The moving story of a community and survivors living through the plague in England 1666.</t>
   </si>
   <si>
     <t>Byrski, Liz</t>
   </si>
   <si>
     <t>A Month of Sundays</t>
   </si>
   <si>
     <t>A book about book clubs! After ten years of being in an online book club, the four women finally meet in person, with the challenge to share a book that will teach the others more about each individual.</t>
   </si>
   <si>
     <t>Chater, Lauren</t>
   </si>
   <si>
     <t>Gulliver's Wife</t>
   </si>
   <si>
     <t xml:space="preserve">London, 1702. When Mary Burton Gulliver's husband is lost at sea, she must rebuild her life without him.  But her life descends further into chaos when he is brought home three years later, fevered and influenced by a dangerous fellow sailor with nothing to lose. </t>
   </si>
   <si>
     <t>Dalton, Trent</t>
   </si>
   <si>
     <t>All Our Shimmering Skies</t>
   </si>
   <si>
     <t>The story of Molly Hook, the gravedigger's daughter, on a journey in Australia to the deep country sorcerer who put a curse on her family. Set in Darwin 1942, an odyssey of true love, grave danger, told with warmth, wit and wonder.</t>
   </si>
   <si>
     <t>Boy Swallows Universe</t>
   </si>
   <si>
     <t>Brisbane 1985, Eli Bell's life is complicated: a lost father, mute brother, junkie mum, heroin dealer for a stepfather and notorious crim for a babysitter. This is a story of brotherhood, true love and unlikely friendships.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Imagines the life and female relationships of the biblical character Dinah and her family.</t>
   </si>
   <si>
     <t>Diffenbaugh, Vanessa</t>
   </si>
   <si>
     <t>The Langauge of Flowers</t>
   </si>
   <si>
     <t>Victoria Jones uses the language of flowers to convey what words cannot. After a childhood in foster care, believing she is damaged beyond repair, she must decide if she can open herself to the prospect of happiness.</t>
   </si>
   <si>
     <t>Do, Anh</t>
   </si>
   <si>
     <t xml:space="preserve">The Happiest Refugee </t>
   </si>
   <si>
     <t>Non-Fiction</t>
   </si>
   <si>
     <t>Memoir by comedian, artist, and author from Vietnam.</t>
   </si>
   <si>
     <t>Doerr, Anthony</t>
   </si>
@@ -334,59 +310,50 @@
         <charset val="134"/>
         <scheme val="minor"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
     <t>Genova, Lisa</t>
   </si>
   <si>
     <t>Still Alice</t>
   </si>
   <si>
     <t>Feeling at the top of her game when she is suddenly diagnosed with early onset Alzheimer's disease, Harvard psychologist Alice Howland struggles to find meaning and purpose in her life as her concept of self gradually slips away.</t>
   </si>
   <si>
     <t>Green, John</t>
   </si>
   <si>
     <t>The Fault in our Stars</t>
   </si>
   <si>
     <t xml:space="preserve">Despite the tumour-shrinking medical miracle that has bought her a few years, Hazel has never been anything but terminal, her final chapter inscribed upon diagnosis. But when a gorgeous plot twist named Augustus Waters suddenly appears at Cancer Kid Support Group, Hazel's story is about to be completely rewritten. </t>
   </si>
   <si>
-    <t>Haddon, Mark</t>
-[...7 lines deleted...]
-  <si>
     <t>Hannah, Kristen</t>
   </si>
   <si>
     <t>The Great Alone</t>
   </si>
   <si>
     <t>Alaska, 1974.Unpredictable. Unforgiving. Untamed.  For a family in crisis, the ultimate test of survival.  An unforgettable portrait of human frailty and resilience, the indomitable character of the modern American pioneer and the spirit of a vanishing Alaska―a place of incomparable beauty and danger. The Great Alone is a stay-up-all-night story about love and loss and the wildness that lives in both man and nature.</t>
   </si>
   <si>
     <t>The Women</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <charset val="134"/>
         <scheme val="minor"/>
       </rPr>
       <t>"</t>
     </r>
     <r>
       <rPr>
@@ -423,59 +390,50 @@
   <si>
     <t>The Survivors</t>
   </si>
   <si>
     <t>A body is discovered on the beach and threatens to unearth long-held secrets. Australian rural noir set in a small Tasmanian community.</t>
   </si>
   <si>
     <t>Haruf, Kent</t>
   </si>
   <si>
     <t>Our Souls at Night</t>
   </si>
   <si>
     <t>A small-town love story about growing old with grace and the pursuit of happiness. Elderly neighbours Addie and Louis have lived alone for years, then one eveing Addie pays Louis a visit.</t>
   </si>
   <si>
     <t>Honeyman, Gail</t>
   </si>
   <si>
     <t>Eleanor Oliphant is Completely Fine</t>
   </si>
   <si>
     <t>Eleanor Oliphant leads a simple life, she is happy in her carefully timetabled existence. Nothing is missing, except sometimes everything.  This is a tale about loneliness and the power of a little kindness, an original, funny and thought-provoking book.</t>
   </si>
   <si>
-    <t>Hunt, David</t>
-[...7 lines deleted...]
-  <si>
     <t>Joyce, Rachel</t>
   </si>
   <si>
     <t>The Unlikely Pilgrimage of Harold Fry</t>
   </si>
   <si>
     <t>When Harold Fry leaves home one morning to post a letter, with his wife hoovering upstairs, he has no idea that he is about to walk from one end of the country to the other. He has no hiking boots or map, let alone a compass, waterproof or mobile phone.</t>
   </si>
   <si>
     <t>Kent, Hannah</t>
   </si>
   <si>
     <t>Burial Rites</t>
   </si>
   <si>
     <t>The final days of a young woman accused of murder in Iceland in 1829.</t>
   </si>
   <si>
     <t>The Good People</t>
   </si>
   <si>
     <t>In Ireland 1825, three women - a widow, a stranger and a healer - are drawn together caring for a child Michael. Their world of folklore and faith, ritual and stories sits uneasily in the small community around them.</t>
   </si>
   <si>
     <t>Keyes, Marian</t>
@@ -686,126 +644,93 @@
   <si>
     <t>Tom Lake</t>
   </si>
   <si>
     <t>Three daughters return to the family cherry orchard and beg their mother for the story they have always longed to hear. They have to re-examine their own lives and relationship with their mother in this elegiac novel that explores what it means to be happy even when the world is falling apart.</t>
   </si>
   <si>
     <t>Rio, M. L.</t>
   </si>
   <si>
     <t>If We Were Villains</t>
   </si>
   <si>
     <t xml:space="preserve">A literary thriller full of friendship, betrayal and passionate devotion. A group of Shakespeare students are 'a little more than kin, and less than kind' as the truth is sought a decade on from their very own tragedy. </t>
   </si>
   <si>
     <t>Ringland, Holly</t>
   </si>
   <si>
     <t>The Lost Flowers of Alice Hart</t>
   </si>
   <si>
     <t xml:space="preserve">Set in Australia, Alice Hart grows up with her grandmother on a flower farm that gives refuge to women who, like Alice, are broken. Family secrets and betrayal lead her to find the most powerful story, her own. Delicate and dark storytelling, a tale of wonder at  the damage and love in people. </t>
   </si>
   <si>
-    <t>Rodriquez, Deborah</t>
-[...7 lines deleted...]
-  <si>
     <t>Roy, Arundhati</t>
   </si>
   <si>
     <t>The God of Small Things</t>
   </si>
   <si>
     <t xml:space="preserve">The childhood experiences of fraternal twins whose lives are destroyed by the Love Laws that lay down who should be loved, and how. And how much. The book is a description of how the small things in life affect people's behaviour and their lives. </t>
   </si>
   <si>
     <t>Sales, Leigh</t>
   </si>
   <si>
     <t>Any Ordinary Day</t>
   </si>
   <si>
     <t>What happens to ordinary people, on ordinary days, when they experience the worst moment of their lives and are forced to find resilience they don’t know they have?</t>
   </si>
   <si>
-    <t>Schlink, Bernard</t>
-[...7 lines deleted...]
-  <si>
     <t>Scott, Kim</t>
   </si>
   <si>
     <t>That Deadman Dance</t>
   </si>
   <si>
     <t>Set in early 19th-century Western Australia, the novel is based roughly on historical accounts. It depicts contact among Aboriginal people, the Noongar, and British colonists and American whalers.</t>
   </si>
   <si>
     <t>Shaffer, Mary Ann</t>
   </si>
   <si>
     <t xml:space="preserve">The Guernsey Literary and Potato Peel Pie Society </t>
   </si>
   <si>
     <t xml:space="preserve">A moving tale of post-war friendship, love and books, this is a captivating and completely irresistible novel of enormous depth and heart. </t>
   </si>
   <si>
-    <t>Shriver, Lionel</t>
-[...7 lines deleted...]
-  <si>
     <t>Silvey, Craig</t>
   </si>
   <si>
     <t>Honeybee</t>
   </si>
   <si>
     <t>A novel of battling the world as your true self, the kindness of new alliances, vivid characters, spectacular drag shows, extortion plats and botched bank robberies. The unlikely friendship of Vic and Sam, a connnection made at an overpass late one night, offers hope and redemption.</t>
-  </si>
-[...4 lines deleted...]
-    <t>On a hot summer night in 1965, Charlie Bucktin, a precocious and bookish boy of thirteen, is startled by an urgent knock on the window of his sleep-out. His visitor is Jasper Jones, an outcast in the regional mining town of Corrigan, begging for his help.</t>
   </si>
   <si>
     <t>Simsion, Graeme C.</t>
   </si>
   <si>
     <t>The Rosie Project</t>
   </si>
   <si>
     <t>Don Tillman, professor of genetics, sets out to find the perfect partner in the orderly, evidence-based manner with which he approaches all things.</t>
   </si>
   <si>
     <t>Smith, Dominic</t>
   </si>
   <si>
     <t>The Last Painting of Sara de Vos</t>
   </si>
   <si>
     <t>In 1631 Sara de Vos is the first woman to be admitted as master painter to the Guild of St. Luke in Holland. Three hundred years later only one of her works remains. A copy is forged by a struggling art student in New York but half a century later both copies threaten to arrive at an exhibition she curates.</t>
   </si>
   <si>
     <t>Stedman, M.L</t>
   </si>
   <si>
     <t>The Light Between Oceans</t>
   </si>
@@ -984,50 +909,65 @@
     <t>A gripping thriller full of suspense and plot twists. Why would a man escape from prison the day before he's due to be released?</t>
   </si>
   <si>
     <t>Yes, incl. Large Print</t>
   </si>
   <si>
     <t>The Nightingale</t>
   </si>
   <si>
     <t>Lola in the Mirror</t>
   </si>
   <si>
     <t>A girl and her mother have been on the run for sixteen years, but the girl has a dream. A vision of a life as an artist of international acclaim. A life outside the grip of the Brisbane underworld drug queen 'Lady' Flora Box. A big, moving, blackly funny heartbreaking and beautiful novel.</t>
   </si>
   <si>
     <t>An epic love story and family drama set at the dawn of World War II. Viann and Isabelle have always been close despite their differences. As the war progresses, it's not only the sisters' relationship that is tested, but also their strength and their individual senses of right and wrong.</t>
   </si>
   <si>
     <t>McEwan, Ian</t>
   </si>
   <si>
     <t xml:space="preserve">Lessons </t>
   </si>
   <si>
     <t>Described as a book that captures youthful lust and late-age regret in equal measure, Lessons raises important questions for us all. Can we take full charge our lives without causing damage to others? How do global events beyond our control shape our lives and our memories? And what can we really learn from the traumas of the past?</t>
+  </si>
+  <si>
+    <t>the Book of Longings</t>
+  </si>
+  <si>
+    <t>Haig, Matt</t>
+  </si>
+  <si>
+    <t>The Midnight Library</t>
+  </si>
+  <si>
+    <t>Described as a modern fable, The Midnight Library explores what happens when you are given the chance undo regrets and try out another life you might have lived. With infinite choices, what is the best way to live?</t>
+  </si>
+  <si>
+    <t>Ana is a rebellious young woman from a wealthy Galialean family, horrified at the expectation that she marry an elderly widower. A chance encounter with an eighteen year old carpenter called Jesus takes Ana on a journey she could never have imagined.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -1460,55 +1400,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I95"/>
+  <dimension ref="A1:I88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J56" sqref="J56"/>
+      <selection pane="bottomLeft" activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="23.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="8" style="5" customWidth="1"/>
     <col min="5" max="5" width="41.5703125" style="5" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="5" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="5" customWidth="1"/>
     <col min="8" max="8" width="11.140625" style="5" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="44.25" customHeight="1">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>2</v>
       </c>
@@ -1691,2358 +1631,2176 @@
       <c r="A8" s="13" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="9">
         <v>4</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="14" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="9" spans="1:9" ht="51">
-      <c r="A9" s="11" t="s">
+    <row r="9" spans="1:9" ht="38.25">
+      <c r="A9" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="11" t="s">
+      <c r="B9" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="C9" s="15">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="C9" s="9">
+        <v>9</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>35</v>
       </c>
       <c r="E9" s="11" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="F9" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="G9" s="15" t="s">
-[...6 lines deleted...]
-    <row r="10" spans="1:9" ht="38.25">
+      <c r="H9" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="51">
       <c r="A10" s="8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C10" s="9">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="9" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:9" ht="51">
+        <v>13</v>
+      </c>
+      <c r="H10" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="25.5">
       <c r="A11" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="9">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="14" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="12" spans="1:9" ht="38.25">
+    <row r="12" spans="1:9" ht="56.25" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="9">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="H12" s="9" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:9" ht="25.5">
+      <c r="H12" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="76.5">
       <c r="A13" s="8" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C13" s="9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="14" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="14" spans="1:9" ht="56.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="B14" s="8" t="s">
+    <row r="14" spans="1:9" ht="63.75">
+      <c r="A14" s="16" t="s">
         <v>49</v>
       </c>
+      <c r="B14" s="16" t="s">
+        <v>50</v>
+      </c>
       <c r="C14" s="9">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="14" t="s">
-        <v>12</v>
-[...6 lines deleted...]
-      <c r="B15" s="8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="63.75">
+      <c r="A15" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="16" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="9">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="16" spans="1:9" ht="63.75">
+    <row r="16" spans="1:9" ht="76.5">
       <c r="A16" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>250</v>
+      </c>
+      <c r="C16" s="9">
+        <v>4</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="23" t="s">
+        <v>251</v>
+      </c>
+      <c r="F16" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="63.75">
+      <c r="A17" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="B16" s="16" t="s">
+      <c r="B17" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="C16" s="9">
-[...5 lines deleted...]
-      <c r="E16" s="11" t="s">
+      <c r="C17" s="9">
+        <v>5</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="11" t="s">
         <v>56</v>
       </c>
-      <c r="F16" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B17" s="16" t="s">
+      <c r="F17" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="25.5">
+      <c r="A18" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="C17" s="9">
-[...5 lines deleted...]
-      <c r="E17" s="11" t="s">
+      <c r="B18" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="F17" s="9" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C18" s="9">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>59</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>60</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="H18" s="14" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:8" ht="25.5">
+      <c r="H18" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="63.75">
       <c r="A19" s="8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C19" s="9">
         <v>6</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="11" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="51">
+      <c r="A20" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" s="9">
+        <v>9</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="51">
+      <c r="A21" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" s="9">
+        <v>4</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="F21" s="9" t="s">
         <v>12</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C20" s="9">
+      <c r="G21" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="25.5">
+      <c r="A22" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="C22" s="9">
+        <v>9</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F22" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="76.5">
+      <c r="A23" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C23" s="15">
         <v>5</v>
       </c>
-      <c r="D20" s="9" t="s">
-[...8 lines deleted...]
-      <c r="G20" s="9" t="s">
+      <c r="D23" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F23" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="76.5">
+      <c r="A24" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="C24" s="15">
+        <v>4</v>
+      </c>
+      <c r="D24" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="F24" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="63.75">
+      <c r="A25" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="C25" s="9">
+        <v>6</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="F25" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H25" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="89.25">
+      <c r="A26" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C26" s="9">
+        <v>6</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="E26" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="F26" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="H20" s="9" t="s">
-[...88 lines deleted...]
-      <c r="C24" s="9">
+      <c r="H26" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="63.75">
+      <c r="A27" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="C27" s="9">
+        <v>3</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27" s="11" t="s">
+        <v>259</v>
+      </c>
+      <c r="F27" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="114.75">
+      <c r="A28" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="C28" s="9">
+        <v>5</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="F28" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" s="9" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="76.5">
+      <c r="A29" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="C29" s="9">
         <v>4</v>
       </c>
-      <c r="D24" s="9" t="s">
-[...128 lines deleted...]
-      </c>
       <c r="D29" s="9" t="s">
-        <v>38</v>
-[...10 lines deleted...]
-      <c r="H29" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="23" t="s">
+        <v>252</v>
+      </c>
+      <c r="F29" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" s="24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="51">
       <c r="A30" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="C30" s="9">
+        <v>6</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="F30" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H30" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="63.75">
+      <c r="A31" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="C31" s="9">
+        <v>8</v>
+      </c>
+      <c r="D31" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="F31" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H31" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="51">
+      <c r="A32" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B32" s="8" t="s">
         <v>93</v>
-      </c>
-[...53 lines deleted...]
-        <v>274</v>
       </c>
       <c r="C32" s="9">
         <v>4</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="E32" s="23" t="s">
-[...8 lines deleted...]
-      <c r="H32" s="24" t="s">
+      <c r="E32" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="F32" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="51">
       <c r="A33" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="C33" s="9">
+        <v>7</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="11" t="s">
         <v>96</v>
       </c>
-      <c r="B33" s="8" t="s">
+      <c r="F33" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H33" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="38.25">
+      <c r="A34" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C34" s="9">
+        <v>7</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="F34" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="51">
+      <c r="A35" s="16" t="s">
         <v>99</v>
       </c>
-      <c r="C33" s="9">
-[...5 lines deleted...]
-      <c r="E33" s="11" t="s">
+      <c r="B35" s="16" t="s">
         <v>100</v>
       </c>
-      <c r="F33" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A34" s="8" t="s">
+      <c r="C35" s="9">
+        <v>5</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E35" s="11" t="s">
         <v>101</v>
       </c>
-      <c r="B34" s="8" t="s">
+      <c r="F35" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="76.5">
+      <c r="A36" s="8" t="s">
         <v>102</v>
       </c>
-      <c r="C34" s="9">
+      <c r="B36" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="C36" s="9">
         <v>8</v>
       </c>
-      <c r="D34" s="9" t="s">
-[...19 lines deleted...]
-      <c r="B35" s="8" t="s">
+      <c r="D36" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="11" t="s">
         <v>104</v>
       </c>
-      <c r="C35" s="9">
+      <c r="F36" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="66" customHeight="1">
+      <c r="A37" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="C37" s="9">
+        <v>7</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="F37" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H37" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="25.5">
+      <c r="A38" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="C38" s="9">
+        <v>10</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="F38" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="63.75">
+      <c r="A39" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="C39" s="9">
+        <v>10</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="F39" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="76.5">
+      <c r="A40" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="B40" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="C40" s="9">
+        <v>3</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="F40" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="H40" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="63.75">
+      <c r="A41" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="C41" s="9">
+        <v>3</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="F41" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="H41" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="76.5">
+      <c r="A42" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C42" s="9">
         <v>4</v>
       </c>
-      <c r="D35" s="9" t="s">
-[...22 lines deleted...]
-      <c r="C36" s="9">
+      <c r="D42" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="F42" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="H42" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="76.5">
+      <c r="A43" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="C43" s="9">
+        <v>3</v>
+      </c>
+      <c r="D43" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" s="11" t="s">
+        <v>260</v>
+      </c>
+      <c r="F43" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G43" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H43" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="76.5">
+      <c r="A44" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="B44" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="C44" s="15">
+        <v>3</v>
+      </c>
+      <c r="D44" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="F44" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G44" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="H44" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="38.25">
+      <c r="A45" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="C45" s="9">
         <v>7</v>
       </c>
-      <c r="D36" s="9" t="s">
-[...63 lines deleted...]
-      <c r="H38" s="14" t="s">
+      <c r="D45" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="F45" s="9" t="s">
         <v>12</v>
-      </c>
-[...174 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G45" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H45" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="76.5">
       <c r="A46" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B46" s="8" t="s">
         <v>127</v>
       </c>
-      <c r="B46" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E46" s="11" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="F46" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H46" s="9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:8" ht="76.5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="63.75">
       <c r="A47" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="C47" s="15">
+        <v>5</v>
+      </c>
+      <c r="D47" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="F47" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="H47" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="51">
+      <c r="A48" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C48" s="9">
+        <v>8</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E48" s="11" t="s">
         <v>134</v>
       </c>
-      <c r="B47" s="11" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="F48" s="9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G48" s="9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H48" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="49" spans="1:8" ht="76.5">
+    <row r="49" spans="1:8" ht="89.25">
       <c r="A49" s="8" t="s">
-        <v>140</v>
+        <v>253</v>
       </c>
       <c r="B49" s="8" t="s">
-        <v>141</v>
+        <v>254</v>
       </c>
       <c r="C49" s="9">
         <v>3</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E49" s="11" t="s">
+        <v>255</v>
+      </c>
+      <c r="F49" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H49" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="51">
+      <c r="A50" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="C50" s="9">
+        <v>4</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" s="11" t="s">
+        <v>137</v>
+      </c>
+      <c r="F50" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H50" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="63.75">
+      <c r="A51" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="C51" s="9">
+        <v>3</v>
+      </c>
+      <c r="D51" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E51" s="18" t="s">
+        <v>140</v>
+      </c>
+      <c r="F51" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G51" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="H51" s="9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="63.75">
+      <c r="A52" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="B52" s="8" t="s">
         <v>142</v>
       </c>
-      <c r="F49" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A50" s="11" t="s">
+      <c r="C52" s="9">
+        <v>10</v>
+      </c>
+      <c r="D52" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E52" s="11" t="s">
         <v>143</v>
-      </c>
-[...62 lines deleted...]
-        <v>280</v>
       </c>
       <c r="F52" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H52" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="51">
       <c r="A53" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="B53" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="C53" s="9">
+        <v>5</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" s="11" t="s">
+        <v>146</v>
+      </c>
+      <c r="F53" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="H53" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="51">
+      <c r="A54" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="C54" s="9">
+        <v>8</v>
+      </c>
+      <c r="D54" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E54" s="22" t="s">
+        <v>148</v>
+      </c>
+      <c r="F54" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H54" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="51">
+      <c r="A55" s="13" t="s">
         <v>149</v>
       </c>
-      <c r="B53" s="13" t="s">
+      <c r="B55" s="13" t="s">
         <v>150</v>
       </c>
-      <c r="C53" s="9">
+      <c r="C55" s="9">
         <v>4</v>
       </c>
-      <c r="D53" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E53" s="11" t="s">
+      <c r="D55" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" s="11" t="s">
         <v>151</v>
       </c>
-      <c r="F53" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A54" s="8" t="s">
+      <c r="F55" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H55" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="58.5" customHeight="1">
+      <c r="A56" s="20" t="s">
         <v>152</v>
       </c>
-      <c r="B54" s="8" t="s">
+      <c r="B56" s="20" t="s">
         <v>153</v>
-      </c>
-[...50 lines deleted...]
-        <v>159</v>
       </c>
       <c r="C56" s="9">
         <v>5</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E56" s="11" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="H56" s="14" t="s">
-[...3 lines deleted...]
-    <row r="57" spans="1:8" ht="51">
+      <c r="H56" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="85.5">
       <c r="A57" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="C57" s="9">
+        <v>5</v>
+      </c>
+      <c r="D57" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="F57" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G57" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H57" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="51">
+      <c r="A58" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="B58" s="8" t="s">
         <v>158</v>
       </c>
-      <c r="B57" s="8" t="s">
+      <c r="C58" s="9">
+        <v>7</v>
+      </c>
+      <c r="D58" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="F58" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H58" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="51">
+      <c r="A59" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="B59" s="8" t="s">
         <v>161</v>
       </c>
-      <c r="C57" s="9">
-[...5 lines deleted...]
-      <c r="E57" s="22" t="s">
+      <c r="C59" s="9">
+        <v>6</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E59" s="11" t="s">
         <v>162</v>
       </c>
-      <c r="F57" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A58" s="13" t="s">
+      <c r="F59" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H59" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="51">
+      <c r="A60" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="B58" s="13" t="s">
+      <c r="B60" s="8" t="s">
         <v>164</v>
       </c>
-      <c r="C58" s="9">
+      <c r="C60" s="9">
         <v>4</v>
       </c>
-      <c r="D58" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E58" s="11" t="s">
+      <c r="D60" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E60" s="11" t="s">
         <v>165</v>
-      </c>
-[...50 lines deleted...]
-        <v>170</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G60" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H60" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="61" spans="1:8" ht="51">
+    <row r="61" spans="1:8" ht="102">
       <c r="A61" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="C61" s="9">
+        <v>5</v>
+      </c>
+      <c r="D61" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="F61" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H61" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="81" customHeight="1">
+      <c r="A62" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="C62" s="9">
+        <v>5</v>
+      </c>
+      <c r="D62" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="F62" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H62" s="9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="68.25" customHeight="1">
+      <c r="A63" s="8" t="s">
         <v>171</v>
       </c>
-      <c r="B61" s="8" t="s">
+      <c r="B63" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="C61" s="9">
+      <c r="C63" s="9">
+        <v>3</v>
+      </c>
+      <c r="D63" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E63" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="F63" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="H63" s="9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="86.25" customHeight="1">
+      <c r="A64" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="C64" s="9">
+        <v>4</v>
+      </c>
+      <c r="D64" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E64" s="11" t="s">
+        <v>176</v>
+      </c>
+      <c r="F64" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H64" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="76.5">
+      <c r="A65" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="C65" s="9">
+        <v>8</v>
+      </c>
+      <c r="D65" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="F65" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="H65" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="51">
+      <c r="A66" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="C66" s="9">
         <v>7</v>
       </c>
-      <c r="D61" s="9" t="s">
-[...74 lines deleted...]
-      <c r="C64" s="9">
+      <c r="D66" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E66" s="11" t="s">
+        <v>182</v>
+      </c>
+      <c r="F66" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H66" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="63.75">
+      <c r="A67" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="C67" s="9">
         <v>5</v>
       </c>
-      <c r="D64" s="9" t="s">
-[...42 lines deleted...]
-      <c r="A66" s="8" t="s">
+      <c r="D67" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" s="11" t="s">
         <v>185</v>
       </c>
-      <c r="B66" s="8" t="s">
+      <c r="F67" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H67" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="38.25">
+      <c r="A68" s="8" t="s">
         <v>186</v>
       </c>
-      <c r="C66" s="9">
-[...5 lines deleted...]
-      <c r="E66" s="11" t="s">
+      <c r="B68" s="8" t="s">
         <v>187</v>
       </c>
-      <c r="F66" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A67" s="8" t="s">
+      <c r="C68" s="9">
+        <v>10</v>
+      </c>
+      <c r="D68" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E68" s="11" t="s">
         <v>188</v>
       </c>
-      <c r="B67" s="8" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="F68" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H68" s="9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="76.5">
       <c r="A69" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="C69" s="9">
+        <v>5</v>
+      </c>
+      <c r="D69" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E69" s="11" t="s">
+        <v>191</v>
+      </c>
+      <c r="F69" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H69" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="38.25">
+      <c r="A70" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="C70" s="9">
+        <v>10</v>
+      </c>
+      <c r="D70" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E70" s="11" t="s">
         <v>194</v>
       </c>
-      <c r="B69" s="8" t="s">
+      <c r="F70" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H70" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="89.25">
+      <c r="A71" s="8" t="s">
         <v>195</v>
       </c>
-      <c r="C69" s="9">
-[...5 lines deleted...]
-      <c r="E69" s="11" t="s">
+      <c r="B71" s="8" t="s">
         <v>196</v>
-      </c>
-[...41 lines deleted...]
-        <v>201</v>
       </c>
       <c r="C71" s="9">
         <v>9</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E71" s="11" t="s">
+        <v>197</v>
+      </c>
+      <c r="F71" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H71" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="38.25">
+      <c r="A72" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="C72" s="9">
+        <v>10</v>
+      </c>
+      <c r="D72" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E72" s="11" t="s">
+        <v>200</v>
+      </c>
+      <c r="F72" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H72" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="84.75" customHeight="1">
+      <c r="A73" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="B73" s="13" t="s">
         <v>202</v>
       </c>
-      <c r="F71" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A72" s="8" t="s">
+      <c r="C73" s="9">
+        <v>3</v>
+      </c>
+      <c r="D73" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E73" s="20" t="s">
         <v>203</v>
       </c>
-      <c r="B72" s="8" t="s">
+      <c r="F73" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H73" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="38.25">
+      <c r="A74" s="8" t="s">
         <v>204</v>
       </c>
-      <c r="C72" s="9">
-[...5 lines deleted...]
-      <c r="E72" s="11" t="s">
+      <c r="B74" s="8" t="s">
         <v>205</v>
       </c>
-      <c r="F72" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A73" s="8" t="s">
+      <c r="C74" s="9">
+        <v>7</v>
+      </c>
+      <c r="D74" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74" s="11" t="s">
         <v>206</v>
       </c>
-      <c r="B73" s="8" t="s">
+      <c r="F74" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H74" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="51">
+      <c r="A75" s="20" t="s">
         <v>207</v>
       </c>
-      <c r="C73" s="9">
-[...5 lines deleted...]
-      <c r="E73" s="11" t="s">
+      <c r="B75" s="20" t="s">
         <v>208</v>
-      </c>
-[...41 lines deleted...]
-        <v>213</v>
       </c>
       <c r="C75" s="9">
         <v>5</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E75" s="11" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H75" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="76" spans="1:8" ht="76.5">
-      <c r="A76" s="8" t="s">
+    <row r="76" spans="1:8" ht="90.75" customHeight="1">
+      <c r="A76" s="20" t="s">
+        <v>210</v>
+      </c>
+      <c r="B76" s="20" t="s">
+        <v>211</v>
+      </c>
+      <c r="C76" s="9">
+        <v>3</v>
+      </c>
+      <c r="D76" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E76" s="21" t="s">
         <v>212</v>
-      </c>
-[...10 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H76" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="38.25">
       <c r="A77" s="8" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="B77" s="8" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="C77" s="9">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E77" s="11" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H77" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="89.25">
       <c r="A78" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="C78" s="9">
+        <v>7</v>
+      </c>
+      <c r="D78" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E78" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="F78" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="H78" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="76.5">
+      <c r="A79" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="B79" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="C79" s="9">
+        <v>10</v>
+      </c>
+      <c r="D79" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E79" s="11" t="s">
         <v>220</v>
       </c>
-      <c r="B78" s="8" t="s">
+      <c r="F79" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H79" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="114.75">
+      <c r="A80" s="8" t="s">
         <v>221</v>
       </c>
-      <c r="C78" s="9">
-[...5 lines deleted...]
-      <c r="E78" s="11" t="s">
+      <c r="B80" s="8" t="s">
         <v>222</v>
       </c>
-      <c r="F78" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A79" s="8" t="s">
+      <c r="C80" s="9">
+        <v>4</v>
+      </c>
+      <c r="D80" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E80" s="11" t="s">
         <v>223</v>
       </c>
-      <c r="B79" s="8" t="s">
+      <c r="F80" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H80" s="9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="63.75">
+      <c r="A81" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="B81" s="8" t="s">
         <v>224</v>
       </c>
-      <c r="C79" s="9">
-[...5 lines deleted...]
-      <c r="E79" s="11" t="s">
+      <c r="C81" s="9">
+        <v>10</v>
+      </c>
+      <c r="D81" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E81" s="11" t="s">
         <v>225</v>
       </c>
-      <c r="F79" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A80" s="13" t="s">
+      <c r="F81" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G81" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H81" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="63.75">
+      <c r="A82" s="8" t="s">
         <v>226</v>
       </c>
-      <c r="B80" s="13" t="s">
+      <c r="B82" s="8" t="s">
         <v>227</v>
       </c>
-      <c r="C80" s="9">
-[...5 lines deleted...]
-      <c r="E80" s="20" t="s">
+      <c r="C82" s="9">
+        <v>10</v>
+      </c>
+      <c r="D82" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E82" s="11" t="s">
         <v>228</v>
       </c>
-      <c r="F80" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A81" s="8" t="s">
+      <c r="F82" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H82" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="38.25">
+      <c r="A83" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="B83" s="8" t="s">
         <v>229</v>
       </c>
-      <c r="B81" s="8" t="s">
+      <c r="C83" s="9">
+        <v>8</v>
+      </c>
+      <c r="D83" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E83" s="11" t="s">
         <v>230</v>
       </c>
-      <c r="C81" s="9">
-[...59 lines deleted...]
-      </c>
       <c r="F83" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="H83" s="9" t="s">
+      <c r="H83" s="14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="38.25">
       <c r="A84" s="8" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="C84" s="9">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E84" s="11" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="F84" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H84" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="85" spans="1:8" ht="89.25">
+    <row r="85" spans="1:8" ht="38.25">
       <c r="A85" s="8" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="C85" s="9">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D85" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E85" s="11" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="F85" s="9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G85" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H85" s="9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:8" ht="76.5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="38.25">
       <c r="A86" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="C86" s="9">
+        <v>6</v>
+      </c>
+      <c r="D86" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E86" s="11" t="s">
+        <v>239</v>
+      </c>
+      <c r="F86" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H86" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="51">
+      <c r="A87" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="B87" s="8" t="s">
         <v>241</v>
       </c>
-      <c r="B86" s="8" t="s">
+      <c r="C87" s="9">
+        <v>7</v>
+      </c>
+      <c r="D87" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E87" s="11" t="s">
+        <v>242</v>
+      </c>
+      <c r="F87" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H87" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="51">
+      <c r="A88" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="C88" s="9">
+        <v>4</v>
+      </c>
+      <c r="D88" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E88" s="11" t="s">
         <v>244</v>
       </c>
-      <c r="C86" s="9">
-[...59 lines deleted...]
-      </c>
       <c r="F88" s="9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G88" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H88" s="9" t="s">
-        <v>13</v>
-[...180 lines deleted...]
-      <c r="H95" s="9" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.118110236220472" right="0.118110236220472" top="0.55118110236220497" bottom="0.35433070866141703" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;9Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A4:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:8" s="1" customFormat="1" ht="60">
       <c r="A4" s="2" t="s">
-        <v>270</v>
+        <v>245</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>271</v>
+        <v>246</v>
       </c>
       <c r="C4" s="3">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>272</v>
+        <v>247</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>273</v>
+        <v>248</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>