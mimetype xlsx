--- v1 (2026-04-01)
+++ v2 (2026-07-31)
@@ -1,123 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\Library\!LibraryRecovery0426\Book Club Sets Info 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Book Club Sets Info 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{76A7773A-569A-440C-AF7F-3ED62788CAB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="624" uniqueCount="261">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="533" uniqueCount="225">
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t xml:space="preserve">Number of copies available </t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t xml:space="preserve">eResources available </t>
   </si>
   <si>
     <t xml:space="preserve">Available to request in Large Print </t>
   </si>
   <si>
     <t>Available to request as an audio book</t>
   </si>
   <si>
     <t>Albom, Mitch</t>
   </si>
   <si>
     <t>The Five People You Meet in Heaven</t>
   </si>
   <si>
     <t>Fiction</t>
   </si>
   <si>
     <t>Eddie awakens in the after life, where he learns that heaven is a place where your life is explained to you by five people; some you know, some strangers.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
-  </si>
-[...7 lines deleted...]
-    <t>A moving, humorous and unforgettable classic tale of four sisters growing up during the American Civil War.</t>
   </si>
   <si>
     <t>Atwood, Margaret</t>
   </si>
   <si>
     <t>The Handmaid's Tale</t>
   </si>
   <si>
     <t>Offred is a Handmaid in the Republic of Gilead, with one sole function: to breed. If she deviates from her role, the conseuqences are deadly. But even a repressive state cannot obliterate desire.</t>
   </si>
   <si>
     <t>The Testaments</t>
   </si>
   <si>
     <t>Margaret Atwood’s sequel to The Handmaid's Tale picks up the story more than 15 years after Offred stepped into the unknown, with the explosive testaments of three female narrators from Gilead.</t>
   </si>
   <si>
     <t>Austen, Jane</t>
   </si>
   <si>
     <t>Pride and Prejudice</t>
   </si>
   <si>
     <t>Elizabeth Bennett is young, clever and attractive, but her mother is a nightmare and she and her four sisters are in dire need of financial security and escape. The arrival of affable Mr Bingley and arrogant Mr Darcy in the neighbourhood turns all their lives upside down in this witty drama of friendship, rivalry, enmity and love.</t>
   </si>
@@ -381,68 +371,50 @@
   <si>
     <t>Aaron Falk is on his way to a small town deep in Southern Australian wine country for the christening of an old friend's baby. But mystery follows him, even on vacation.</t>
   </si>
   <si>
     <t>The Lost Man</t>
   </si>
   <si>
     <t xml:space="preserve">The Bright family's quiet existence is thrown into grief and anguish when a body is found at the stockman's grave. This is a powerful story of suspense set in a dazzling Australian landscape. </t>
   </si>
   <si>
     <t>The Survivors</t>
   </si>
   <si>
     <t>A body is discovered on the beach and threatens to unearth long-held secrets. Australian rural noir set in a small Tasmanian community.</t>
   </si>
   <si>
     <t>Haruf, Kent</t>
   </si>
   <si>
     <t>Our Souls at Night</t>
   </si>
   <si>
     <t>A small-town love story about growing old with grace and the pursuit of happiness. Elderly neighbours Addie and Louis have lived alone for years, then one eveing Addie pays Louis a visit.</t>
   </si>
   <si>
-    <t>Honeyman, Gail</t>
-[...16 lines deleted...]
-  <si>
     <t>Kent, Hannah</t>
   </si>
   <si>
     <t>Burial Rites</t>
   </si>
   <si>
     <t>The final days of a young woman accused of murder in Iceland in 1829.</t>
   </si>
   <si>
     <t>The Good People</t>
   </si>
   <si>
     <t>In Ireland 1825, three women - a widow, a stranger and a healer - are drawn together caring for a child Michael. Their world of folklore and faith, ritual and stories sits uneasily in the small community around them.</t>
   </si>
   <si>
     <t>Keyes, Marian</t>
   </si>
   <si>
     <t>Again, Rachel</t>
   </si>
   <si>
     <t>Rachel Walsh was a mess but a spell in rehab transformed everything. She was settled, forever, until the reappearance of a man causes her life to wobble. Is she about to discover thaat no matter what our age, everything can change again? Compassionate, honest, funny, heartbreaking.</t>
   </si>
   <si>
     <t>Grown Ups</t>
@@ -498,101 +470,57 @@
   <si>
     <t>Mao's Last Dancer</t>
   </si>
   <si>
     <t>The extraordinary memoir of a peasant boy raised in rural Maoist China who was plucked from his village to study ballet and became one of the greatest dancers of his generation.</t>
   </si>
   <si>
     <t>McTiernan, Dervla</t>
   </si>
   <si>
     <t>The Ruin</t>
   </si>
   <si>
     <t>A murder in a small Irish town continues to haunt Detective Cormac Reilly twenty years later. An atmospheric mystery of corruption, betrayal and crime.</t>
   </si>
   <si>
     <t>Michaelides, Alex</t>
   </si>
   <si>
     <t>The Silent Patient</t>
   </si>
   <si>
     <t>Alicia Berenson lived a seemingly perfect life until one day when she shot her husband five times. She hasn't spoken a word since and forensic psychotherapist Theo becomes obsessed with treating her. A compelling psychological thriller.</t>
   </si>
   <si>
-    <t>Morgan, Sally</t>
-[...7 lines deleted...]
-  <si>
     <t>Moriarty, Liane</t>
   </si>
   <si>
     <t>Apples Never Fall</t>
   </si>
   <si>
     <t>The disappearance of Joy Delaney from her apparently enviable contented family causes her adult children to re-examine their parents' marriage and family history with new eyes.</t>
-  </si>
-[...33 lines deleted...]
-    <t>A mystery of murder, love and art centering around events at Birchwood Manor in 1862, while a young woman is drawn to the house to discover a family secret of her own.</t>
   </si>
   <si>
     <t>O'Farrell, Maggie</t>
   </si>
   <si>
     <t>Hamnet</t>
   </si>
   <si>
     <t>A poignant novel of imaginative recreation, Hamnet is inspired by a boy who has been all but forgotten. Hamnet and brings to life the little-known story behind Shakespeare's most famous play.</t>
   </si>
   <si>
     <t>The Vanishing Act of Esme Lennox</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <charset val="134"/>
         <scheme val="minor"/>
       </rPr>
       <t>Set between </t>
     </r>
     <r>
@@ -626,77 +554,59 @@
   <si>
     <t>Parrett, Flavel</t>
   </si>
   <si>
     <t>Past the Shallows</t>
   </si>
   <si>
     <t xml:space="preserve"> Traumatized by their mother's early death, three brothers struggle as their abusive and alcoholic father endeavors to earn a living as a fisherman while harboring a dark secret.</t>
   </si>
   <si>
     <t>Patchett, Ann</t>
   </si>
   <si>
     <t>The Dutch House</t>
   </si>
   <si>
     <t>At the end of the Second World War, Cyril Conroy combines luck and a single canny investment propelling his family from poverty to enormous wealth. His first order of business is to buy the Dutch House, a lavish estate in the suburbs outside of Philadelphia. Meant as a surprise for his wife, the house sets in motion the undoing of everyone he loves.</t>
   </si>
   <si>
     <t>Tom Lake</t>
   </si>
   <si>
     <t>Three daughters return to the family cherry orchard and beg their mother for the story they have always longed to hear. They have to re-examine their own lives and relationship with their mother in this elegiac novel that explores what it means to be happy even when the world is falling apart.</t>
   </si>
   <si>
-    <t>Rio, M. L.</t>
-[...7 lines deleted...]
-  <si>
     <t>Ringland, Holly</t>
   </si>
   <si>
     <t>The Lost Flowers of Alice Hart</t>
   </si>
   <si>
     <t xml:space="preserve">Set in Australia, Alice Hart grows up with her grandmother on a flower farm that gives refuge to women who, like Alice, are broken. Family secrets and betrayal lead her to find the most powerful story, her own. Delicate and dark storytelling, a tale of wonder at  the damage and love in people. </t>
   </si>
   <si>
-    <t>Roy, Arundhati</t>
-[...7 lines deleted...]
-  <si>
     <t>Sales, Leigh</t>
   </si>
   <si>
     <t>Any Ordinary Day</t>
   </si>
   <si>
     <t>What happens to ordinary people, on ordinary days, when they experience the worst moment of their lives and are forced to find resilience they don’t know they have?</t>
   </si>
   <si>
     <t>Scott, Kim</t>
   </si>
   <si>
     <t>That Deadman Dance</t>
   </si>
   <si>
     <t>Set in early 19th-century Western Australia, the novel is based roughly on historical accounts. It depicts contact among Aboriginal people, the Noongar, and British colonists and American whalers.</t>
   </si>
   <si>
     <t>Shaffer, Mary Ann</t>
   </si>
   <si>
     <t xml:space="preserve">The Guernsey Literary and Potato Peel Pie Society </t>
   </si>
   <si>
     <t xml:space="preserve">A moving tale of post-war friendship, love and books, this is a captivating and completely irresistible novel of enormous depth and heart. </t>
@@ -725,75 +635,57 @@
   <si>
     <t>The Last Painting of Sara de Vos</t>
   </si>
   <si>
     <t>In 1631 Sara de Vos is the first woman to be admitted as master painter to the Guild of St. Luke in Holland. Three hundred years later only one of her works remains. A copy is forged by a struggling art student in New York but half a century later both copies threaten to arrive at an exhibition she curates.</t>
   </si>
   <si>
     <t>Stedman, M.L</t>
   </si>
   <si>
     <t>The Light Between Oceans</t>
   </si>
   <si>
     <t>The story of a lighthouse keeper and his wife who make one devastating choice that forever changes two worlds.</t>
   </si>
   <si>
     <t>Strout, Elizabeth</t>
   </si>
   <si>
     <t>Olive Kitteridge</t>
   </si>
   <si>
     <t>Olive is an indomitable, compassionate and unpredictable retired school teacher in a small coastal town, struggling to make sense of the changes in her life as she grows older.  A novel that will make you laugh, nod in recognition, wince in pain and shed a tear or two.</t>
   </si>
   <si>
-    <t>Temple, Peter</t>
-[...7 lines deleted...]
-  <si>
     <t>Towles, Amor</t>
   </si>
   <si>
     <t>A Gentleman in Moscow</t>
   </si>
   <si>
     <t>1922, Count Alexander Rostov is sentenced to indefinite house arrest in the elegant Hotel Metropol. Can a life without luxury be the richest of all? Charming, intelligent and witty storytelling.</t>
-  </si>
-[...7 lines deleted...]
-    <t>The Last Hours is a riveting tale of human ingenuity and endurance against the worst pandemic known to history. When the Black Death enters England 1348 Lady Anne of Develish, being both literate and knowledgeable, takes the decision to look for  sensible ways to protect her people, controversially alienating herself from the local community.</t>
   </si>
   <si>
     <t>White, Christian</t>
   </si>
   <si>
     <t>The Wife and the Widow</t>
   </si>
   <si>
     <t>A storm is brewing in an island town with a deadly secret. Nothing is quite what it seems in this thriller told from two different perspectives.</t>
   </si>
   <si>
     <t>Williams, Pip</t>
   </si>
   <si>
     <t>The Bookbinder of Jericho</t>
   </si>
   <si>
     <t>A beautiful companion to The Dictionary of Lost Words that explores another little-known slice of history seen through women's eyes. Evocative, subversive and rich with unforgettable characters, The Bookbinder of Jericho is a story about knowledge who gets to make it, who gets to access it, and what is lost when it is withheld.</t>
   </si>
   <si>
     <t>The Dictionary of Lost Words</t>
   </si>
   <si>
     <r>
       <rPr>
@@ -815,105 +707,84 @@
         <scheme val="minor"/>
       </rPr>
       <t>bondmaid</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <charset val="134"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> that is omitted from the Oxford English Dictionary in 1901, this is a tale of Esme who seeks to find the hidden narrative of her, and other womens', lives by collecting words that are discarded or neglected by the dictionary men.</t>
     </r>
   </si>
   <si>
     <t>Winman, Sarah</t>
   </si>
   <si>
     <t>Still Life</t>
   </si>
   <si>
     <t>1944, in the ruined wine cellar of a Tuscan villa, as bombs fall around them, two strangers meet and share an extraordinary evening. Ulysses Temper is a young British soldier, Evelyn Skinner is a sexagenarian art historian and possible spy. Evelyn's talk of truth and beauty plants a seed in Ulysses' mind that will shape the trajectory of his life - and of those who love him - for the next four decades.</t>
   </si>
   <si>
-    <t>When God was a Rabbit</t>
-[...4 lines deleted...]
-  <si>
     <t>Winton, Tim</t>
   </si>
   <si>
     <t>Breath</t>
   </si>
   <si>
     <t> On the wild, lonely coast of Western Australia, two thrillseeking and barely adolescent boys fall into the enigmatic thrall of veteran big-wave surfer Sando. Together they form an odd but elite trio. </t>
   </si>
   <si>
     <t>The Shepherd's Hut</t>
   </si>
   <si>
     <t>Crisp, fast, shocking, the masterful story of Jaxie Clackton crossing Western Australia's saltlands as a fugitive to find hope.</t>
   </si>
   <si>
     <t>Wood, Charlotte</t>
   </si>
   <si>
     <t>The Weekend</t>
   </si>
   <si>
     <t>A compelling and vivid look at the friendships made by women. Honest, unsettling and thought-provoking.</t>
   </si>
   <si>
-    <t>Woolf, Virginia</t>
-[...7 lines deleted...]
-  <si>
     <t>Wyld, Evie</t>
   </si>
   <si>
     <t>All the Birds Singing</t>
   </si>
   <si>
     <t>An unsettling story of an outsider living on a wild unnamed island, alone until something comes at night and picks off her sheep one by one.</t>
   </si>
   <si>
     <t>Zusak, Marcus</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">It's just a small story really, about among other things: a girl, some words, an accordionist, some fanatical Germans, a Jewish fist-fighter, and quite a lot of thievery. </t>
   </si>
   <si>
     <t>Bridge of Clay</t>
   </si>
   <si>
     <t>Four brothers bring themselves up according to their own rules. An inventive novel about a family held together by stories, a boy in search of greatness and a cure for a painful past.</t>
   </si>
   <si>
     <t>Robotham, Michael</t>
   </si>
   <si>
     <t>Life or Death</t>
   </si>
   <si>
     <t>A gripping thriller full of suspense and plot twists. Why would a man escape from prison the day before he's due to be released?</t>
   </si>
   <si>
     <t>Yes, incl. Large Print</t>
   </si>
   <si>
     <t>The Nightingale</t>
   </si>
   <si>
     <t>Lola in the Mirror</t>
   </si>
@@ -929,51 +800,51 @@
   <si>
     <t xml:space="preserve">Lessons </t>
   </si>
   <si>
     <t>Described as a book that captures youthful lust and late-age regret in equal measure, Lessons raises important questions for us all. Can we take full charge our lives without causing damage to others? How do global events beyond our control shape our lives and our memories? And what can we really learn from the traumas of the past?</t>
   </si>
   <si>
     <t>the Book of Longings</t>
   </si>
   <si>
     <t>Haig, Matt</t>
   </si>
   <si>
     <t>The Midnight Library</t>
   </si>
   <si>
     <t>Described as a modern fable, The Midnight Library explores what happens when you are given the chance undo regrets and try out another life you might have lived. With infinite choices, what is the best way to live?</t>
   </si>
   <si>
     <t>Ana is a rebellious young woman from a wealthy Galialean family, horrified at the expectation that she marry an elderly widower. A chance encounter with an eighteen year old carpenter called Jesus takes Ana on a journey she could never have imagined.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1043,51 +914,51 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -1104,56 +975,50 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1399,56 +1264,56 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I88"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I10" sqref="I10"/>
+      <pane ySplit="1" topLeftCell="A32" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="M68" sqref="M68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="23.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="8" style="5" customWidth="1"/>
     <col min="5" max="5" width="41.5703125" style="5" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="5" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="5" customWidth="1"/>
     <col min="8" max="8" width="11.140625" style="5" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="44.25" customHeight="1">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>2</v>
       </c>
@@ -1475,2332 +1340,1994 @@
       <c r="A2" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="9">
         <v>8</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="10" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="3" spans="1:9" ht="38.25">
+    <row r="3" spans="1:9" ht="51">
       <c r="A3" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="9">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="10" t="s">
+      <c r="E3" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H3" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="51">
       <c r="A4" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="8" t="s">
+      <c r="C4" s="9">
+        <v>3</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="C4" s="9">
-[...5 lines deleted...]
-      <c r="E4" s="11" t="s">
+      <c r="F4" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="89.25">
+      <c r="A5" s="8" t="s">
         <v>19</v>
-      </c>
-[...12 lines deleted...]
-        <v>17</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="9">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="12" t="s">
+      <c r="E5" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="89.25">
-      <c r="A6" s="8" t="s">
+    <row r="6" spans="1:9" ht="51">
+      <c r="A6" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B6" s="8" t="s">
+      <c r="B6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="9">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="11" t="s">
+      <c r="E6" s="8" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="H6" s="9" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:9" ht="51">
+      <c r="H6" s="14" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="38.25">
       <c r="A7" s="13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7" s="13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C7" s="9">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D7" s="9" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="E7" s="8" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="14" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="38.25">
-      <c r="A8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="13" t="s">
+      <c r="A8" s="8" t="s">
         <v>30</v>
       </c>
+      <c r="B8" s="8" t="s">
+        <v>31</v>
+      </c>
       <c r="C8" s="9">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="D8" s="9" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E8" s="8" t="s">
         <v>32</v>
       </c>
+      <c r="E8" s="11" t="s">
+        <v>33</v>
+      </c>
       <c r="F8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="9" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:9" ht="38.25">
+        <v>12</v>
+      </c>
+      <c r="H8" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="51">
       <c r="A9" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C9" s="9">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D9" s="9" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="9" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:9" ht="51">
+        <v>13</v>
+      </c>
+      <c r="H9" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="25.5">
       <c r="A10" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="9">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="14" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="11" spans="1:9" ht="25.5">
+    <row r="11" spans="1:9" ht="56.25" customHeight="1">
       <c r="A11" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="9">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="14" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:9" ht="56.25" customHeight="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="76.5">
       <c r="A12" s="8" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="14" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      <c r="A13" s="8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="63.75">
+      <c r="A13" s="16" t="s">
         <v>46</v>
       </c>
-      <c r="B13" s="8" t="s">
+      <c r="B13" s="16" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="9">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="63.75">
       <c r="A14" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="16" t="s">
         <v>49</v>
       </c>
-      <c r="B14" s="16" t="s">
+      <c r="C14" s="9">
+        <v>6</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="11" t="s">
         <v>50</v>
       </c>
-      <c r="C14" s="9">
-[...5 lines deleted...]
-      <c r="E14" s="11" t="s">
+      <c r="F14" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="76.5">
+      <c r="A15" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>214</v>
+      </c>
+      <c r="C15" s="9">
+        <v>4</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="21" t="s">
+        <v>215</v>
+      </c>
+      <c r="F15" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="63.75">
+      <c r="A16" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="F14" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B15" s="16" t="s">
+      <c r="B16" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="C15" s="9">
-[...5 lines deleted...]
-      <c r="E15" s="11" t="s">
+      <c r="C16" s="9">
+        <v>5</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="F15" s="9" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="F16" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="9" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:8" ht="63.75">
+        <v>12</v>
+      </c>
+      <c r="H16" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="25.5">
       <c r="A17" s="8" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="9">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E17" s="11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="25.5">
+    <row r="18" spans="1:8" ht="63.75">
       <c r="A18" s="8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C18" s="9">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D18" s="9" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>60</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="63.75">
+    <row r="19" spans="1:8" ht="51">
       <c r="A19" s="8" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C19" s="9">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D19" s="9" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="51">
       <c r="A20" s="8" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="9">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>59</v>
+        <v>10</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>66</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="21" spans="1:8" ht="51">
+    <row r="21" spans="1:8" ht="25.5">
       <c r="A21" s="8" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="9">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>69</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G21" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="22" spans="1:8" ht="25.5">
-      <c r="A22" s="8" t="s">
+    <row r="22" spans="1:8" ht="76.5">
+      <c r="A22" s="11" t="s">
         <v>70</v>
       </c>
-      <c r="B22" s="8" t="s">
+      <c r="B22" s="11" t="s">
         <v>71</v>
       </c>
-      <c r="C22" s="9">
-[...2 lines deleted...]
-      <c r="D22" s="9" t="s">
+      <c r="C22" s="15">
+        <v>5</v>
+      </c>
+      <c r="D22" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>72</v>
       </c>
-      <c r="F22" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G22" s="9" t="s">
+      <c r="F22" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="15" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="76.5">
       <c r="A23" s="11" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>75</v>
       </c>
       <c r="F23" s="15" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="15" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="76.5">
-      <c r="A24" s="11" t="s">
+    <row r="24" spans="1:8" ht="63.75">
+      <c r="A24" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="B24" s="11" t="s">
+      <c r="B24" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="C24" s="15">
-[...2 lines deleted...]
-      <c r="D24" s="15" t="s">
+      <c r="C24" s="9">
+        <v>6</v>
+      </c>
+      <c r="D24" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>78</v>
       </c>
-      <c r="F24" s="15" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="15" t="s">
+      <c r="F24" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H24" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="25" spans="1:8" ht="63.75">
+    <row r="25" spans="1:8" ht="89.25">
       <c r="A25" s="8" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C25" s="9">
         <v>6</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="E25" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E25" s="17" t="s">
         <v>81</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="26" spans="1:8" ht="89.25">
+    <row r="26" spans="1:8" ht="63.75">
       <c r="A26" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="C26" s="9">
+        <v>3</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" s="11" t="s">
+        <v>223</v>
+      </c>
+      <c r="F26" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="114.75">
+      <c r="A27" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="B26" s="8" t="s">
+      <c r="B27" s="8" t="s">
         <v>83</v>
       </c>
-      <c r="C26" s="9">
+      <c r="C27" s="9">
+        <v>5</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="F27" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" s="9" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="76.5">
+      <c r="A28" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="C28" s="9">
+        <v>4</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="21" t="s">
+        <v>216</v>
+      </c>
+      <c r="F28" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="22" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" s="22" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="51">
+      <c r="A29" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="C29" s="9">
         <v>6</v>
       </c>
-      <c r="D26" s="9" t="s">
-[...45 lines deleted...]
-      <c r="B28" s="8" t="s">
+      <c r="D29" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="11" t="s">
         <v>86</v>
       </c>
-      <c r="C28" s="9">
-[...5 lines deleted...]
-      <c r="E28" s="11" t="s">
+      <c r="F29" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="63.75">
+      <c r="A30" s="8" t="s">
         <v>87</v>
-      </c>
-[...38 lines deleted...]
-        <v>85</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="9">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="11" t="s">
         <v>89</v>
       </c>
       <c r="F30" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H30" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="31" spans="1:8" ht="63.75">
+    <row r="31" spans="1:8" ht="51">
       <c r="A31" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="B31" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="B31" s="8" t="s">
+      <c r="C31" s="9">
+        <v>4</v>
+      </c>
+      <c r="D31" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="11" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="51">
       <c r="A32" s="8" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B32" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="C32" s="9">
+        <v>7</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="11" t="s">
         <v>93</v>
       </c>
-      <c r="C32" s="9">
-[...5 lines deleted...]
-      <c r="E32" s="11" t="s">
+      <c r="F32" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="38.25">
+      <c r="A33" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="8" t="s">
         <v>94</v>
-      </c>
-[...15 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C33" s="9">
         <v>7</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E33" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="F33" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H33" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="51">
+      <c r="A34" s="16" t="s">
         <v>96</v>
       </c>
-      <c r="F33" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B34" s="8" t="s">
+      <c r="B34" s="16" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="9">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>98</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="H34" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A35" s="16" t="s">
+      <c r="H34" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="25.5">
+      <c r="A35" s="8" t="s">
         <v>99</v>
       </c>
-      <c r="B35" s="16" t="s">
+      <c r="B35" s="8" t="s">
         <v>100</v>
       </c>
       <c r="C35" s="9">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E35" s="11" t="s">
         <v>101</v>
       </c>
       <c r="F35" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="H35" s="14" t="s">
+      <c r="H35" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="63.75">
+      <c r="A36" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C36" s="9">
+        <v>10</v>
+      </c>
+      <c r="D36" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="F36" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="76.5">
+      <c r="A37" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C37" s="9">
+        <v>3</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="F37" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="9" t="s">
         <v>12</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E36" s="11" t="s">
+      <c r="H37" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="63.75">
+      <c r="A38" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="F36" s="9" t="s">
-[...22 lines deleted...]
-      <c r="E37" s="11" t="s">
+      <c r="B38" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="F37" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A38" s="8" t="s">
+      <c r="C38" s="9">
+        <v>3</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B38" s="8" t="s">
+      <c r="F38" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="H38" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="76.5">
+      <c r="A39" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="B39" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="C38" s="9">
-[...5 lines deleted...]
-      <c r="E38" s="11" t="s">
+      <c r="C39" s="9">
+        <v>4</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" s="11" t="s">
         <v>110</v>
       </c>
-      <c r="F38" s="9" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="F39" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H39" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="76.5">
       <c r="A40" s="8" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>114</v>
+        <v>220</v>
       </c>
       <c r="C40" s="9">
         <v>3</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E40" s="11" t="s">
+        <v>224</v>
+      </c>
+      <c r="F40" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G40" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H40" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="76.5">
+      <c r="A41" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="B41" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="C41" s="15">
+        <v>3</v>
+      </c>
+      <c r="D41" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="F41" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G41" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="H41" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="38.25">
+      <c r="A42" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="B42" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="F40" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G40" s="9" t="s">
+      <c r="C42" s="9">
+        <v>7</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="F42" s="9" t="s">
         <v>12</v>
-      </c>
-[...47 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G42" s="9" t="s">
         <v>12</v>
       </c>
       <c r="H42" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="76.5">
       <c r="A43" s="8" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B43" s="8" t="s">
-        <v>256</v>
+        <v>118</v>
       </c>
       <c r="C43" s="9">
         <v>3</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E43" s="11" t="s">
-        <v>260</v>
+        <v>119</v>
       </c>
       <c r="F43" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="G43" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H43" s="9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:8" ht="76.5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="63.75">
       <c r="A44" s="11" t="s">
         <v>120</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D44" s="15" t="s">
         <v>10</v>
       </c>
       <c r="E44" s="11" t="s">
         <v>122</v>
       </c>
       <c r="F44" s="15" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G44" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="H44" s="14" t="s">
-[...3 lines deleted...]
-    <row r="45" spans="1:8" ht="38.25">
+      <c r="H44" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="51">
       <c r="A45" s="8" t="s">
         <v>123</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>124</v>
       </c>
       <c r="C45" s="9">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E45" s="11" t="s">
         <v>125</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G45" s="9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H45" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="46" spans="1:8" ht="76.5">
+    <row r="46" spans="1:8" ht="89.25">
       <c r="A46" s="8" t="s">
-        <v>126</v>
+        <v>217</v>
       </c>
       <c r="B46" s="8" t="s">
-        <v>127</v>
+        <v>218</v>
       </c>
       <c r="C46" s="9">
         <v>3</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E46" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="F46" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H46" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="51">
+      <c r="A47" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="C47" s="9">
+        <v>4</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" s="11" t="s">
         <v>128</v>
       </c>
-      <c r="F46" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G46" s="9" t="s">
+      <c r="F47" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H47" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="63.75">
+      <c r="A48" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="C48" s="9">
+        <v>3</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" s="18" t="s">
+        <v>131</v>
+      </c>
+      <c r="F48" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="H46" s="9" t="s">
+      <c r="G48" s="9" t="s">
         <v>12</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C47" s="15">
+      <c r="H48" s="9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="51">
+      <c r="A49" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="C49" s="9">
         <v>5</v>
       </c>
-      <c r="D47" s="15" t="s">
-[...28 lines deleted...]
-      <c r="E48" s="11" t="s">
+      <c r="D49" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" s="11" t="s">
         <v>134</v>
       </c>
-      <c r="F48" s="9" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="F49" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="9" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      <c r="A50" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="H49" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="58.5" customHeight="1">
+      <c r="A50" s="20" t="s">
         <v>135</v>
       </c>
-      <c r="B50" s="13" t="s">
+      <c r="B50" s="20" t="s">
         <v>136</v>
       </c>
       <c r="C50" s="9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E50" s="11" t="s">
         <v>137</v>
       </c>
       <c r="F50" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="9" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="51" spans="1:8" ht="63.75">
+        <v>12</v>
+      </c>
+      <c r="H50" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="85.5">
       <c r="A51" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="B51" s="8" t="s">
         <v>138</v>
       </c>
-      <c r="B51" s="8" t="s">
+      <c r="C51" s="9">
+        <v>5</v>
+      </c>
+      <c r="D51" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E51" s="11" t="s">
         <v>139</v>
-      </c>
-[...7 lines deleted...]
-        <v>140</v>
       </c>
       <c r="F51" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G51" s="9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H51" s="9" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:8" ht="63.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="51">
       <c r="A52" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="B52" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="B52" s="8" t="s">
+      <c r="C52" s="9">
+        <v>7</v>
+      </c>
+      <c r="D52" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E52" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="C52" s="9">
-[...5 lines deleted...]
-      <c r="E52" s="11" t="s">
+      <c r="F52" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H52" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="51">
+      <c r="A53" s="8" t="s">
         <v>143</v>
       </c>
-      <c r="F52" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A53" s="13" t="s">
+      <c r="B53" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="B53" s="13" t="s">
+      <c r="C53" s="9">
+        <v>6</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="C53" s="9">
-[...7 lines deleted...]
-      </c>
       <c r="F53" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="9" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="H53" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="H53" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="51">
       <c r="A54" s="8" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>147</v>
       </c>
       <c r="C54" s="9">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="E54" s="22" t="s">
+      <c r="E54" s="11" t="s">
         <v>148</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H54" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="55" spans="1:8" ht="51">
-      <c r="A55" s="13" t="s">
+    <row r="55" spans="1:8" ht="102">
+      <c r="A55" s="8" t="s">
         <v>149</v>
       </c>
-      <c r="B55" s="13" t="s">
+      <c r="B55" s="8" t="s">
         <v>150</v>
       </c>
       <c r="C55" s="9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E55" s="11" t="s">
         <v>151</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="H55" s="14" t="s">
-[...4 lines deleted...]
-      <c r="A56" s="20" t="s">
+      <c r="H55" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="81" customHeight="1">
+      <c r="A56" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="B56" s="8" t="s">
         <v>152</v>
       </c>
-      <c r="B56" s="20" t="s">
+      <c r="C56" s="9">
+        <v>6</v>
+      </c>
+      <c r="D56" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" s="11" t="s">
         <v>153</v>
       </c>
-      <c r="C56" s="9">
-[...5 lines deleted...]
-      <c r="E56" s="11" t="s">
+      <c r="F56" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H56" s="9" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="86.25" customHeight="1">
+      <c r="A57" s="8" t="s">
         <v>154</v>
-      </c>
-[...12 lines deleted...]
-        <v>152</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>155</v>
       </c>
       <c r="C57" s="9">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E57" s="11" t="s">
         <v>156</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G57" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H57" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="51">
       <c r="A58" s="8" t="s">
         <v>157</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>158</v>
       </c>
       <c r="C58" s="9">
         <v>7</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="E58" s="11" t="s">
         <v>159</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H58" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="59" spans="1:8" ht="51">
+    <row r="59" spans="1:8" ht="63.75">
       <c r="A59" s="8" t="s">
         <v>160</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>161</v>
       </c>
       <c r="C59" s="9">
         <v>6</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E59" s="11" t="s">
         <v>162</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H59" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="60" spans="1:8" ht="51">
+    <row r="60" spans="1:8" ht="38.25">
       <c r="A60" s="8" t="s">
         <v>163</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>164</v>
       </c>
       <c r="C60" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E60" s="11" t="s">
         <v>165</v>
       </c>
       <c r="F60" s="9" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G60" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H60" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="61" spans="1:8" ht="102">
+    <row r="61" spans="1:8" ht="76.5">
       <c r="A61" s="8" t="s">
         <v>166</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>167</v>
       </c>
       <c r="C61" s="9">
         <v>5</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E61" s="11" t="s">
         <v>168</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H61" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="62" spans="1:8" ht="81" customHeight="1">
+    <row r="62" spans="1:8" ht="38.25">
       <c r="A62" s="8" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C62" s="9">
+        <v>10</v>
+      </c>
+      <c r="D62" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="F62" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H62" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="89.25">
+      <c r="A63" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="C63" s="9">
+        <v>9</v>
+      </c>
+      <c r="D63" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E63" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="F63" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H63" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="38.25">
+      <c r="A64" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="C64" s="9">
+        <v>9</v>
+      </c>
+      <c r="D64" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E64" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="F64" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H64" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="84.75" customHeight="1">
+      <c r="A65" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="B65" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="C65" s="9">
+        <v>3</v>
+      </c>
+      <c r="D65" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" s="20" t="s">
+        <v>180</v>
+      </c>
+      <c r="F65" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H65" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="51">
+      <c r="A66" s="20" t="s">
+        <v>181</v>
+      </c>
+      <c r="B66" s="20" t="s">
+        <v>182</v>
+      </c>
+      <c r="C66" s="9">
         <v>5</v>
       </c>
-      <c r="D62" s="9" t="s">
-[...11 lines deleted...]
-      <c r="H62" s="9" t="s">
+      <c r="D66" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="F66" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H66" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="38.25">
+      <c r="A67" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="C67" s="9">
+        <v>6</v>
+      </c>
+      <c r="D67" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" s="11" t="s">
+        <v>186</v>
+      </c>
+      <c r="F67" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H67" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="89.25">
+      <c r="A68" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="C68" s="9">
+        <v>7</v>
+      </c>
+      <c r="D68" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E68" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="F68" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="9" t="s">
         <v>12</v>
-      </c>
-[...151 lines deleted...]
-        <v>13</v>
       </c>
       <c r="H68" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="76.5">
       <c r="A69" s="8" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>190</v>
       </c>
       <c r="C69" s="9">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E69" s="11" t="s">
         <v>191</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H69" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="70" spans="1:8" ht="38.25">
+    <row r="70" spans="1:8" ht="114.75">
       <c r="A70" s="8" t="s">
         <v>192</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>193</v>
       </c>
       <c r="C70" s="9">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E70" s="11" t="s">
         <v>194</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H70" s="9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:8" ht="89.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="63.75">
       <c r="A71" s="8" t="s">
         <v>195</v>
       </c>
       <c r="B71" s="8" t="s">
         <v>196</v>
       </c>
       <c r="C71" s="9">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E71" s="11" t="s">
         <v>197</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H71" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="38.25">
       <c r="A72" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B72" s="8" t="s">
         <v>198</v>
       </c>
-      <c r="B72" s="8" t="s">
+      <c r="C72" s="9">
+        <v>8</v>
+      </c>
+      <c r="D72" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E72" s="11" t="s">
         <v>199</v>
       </c>
-      <c r="C72" s="9">
-[...5 lines deleted...]
-      <c r="E72" s="11" t="s">
+      <c r="F72" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H72" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="38.25">
+      <c r="A73" s="8" t="s">
         <v>200</v>
       </c>
-      <c r="F72" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A73" s="13" t="s">
+      <c r="B73" s="8" t="s">
         <v>201</v>
       </c>
-      <c r="B73" s="13" t="s">
+      <c r="C73" s="9">
+        <v>9</v>
+      </c>
+      <c r="D73" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E73" s="11" t="s">
         <v>202</v>
       </c>
-      <c r="C73" s="9">
-[...7 lines deleted...]
-      </c>
       <c r="F73" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="H73" s="14" t="s">
+      <c r="H73" s="9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="38.25">
       <c r="A74" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="B74" s="8" t="s">
         <v>204</v>
       </c>
-      <c r="B74" s="8" t="s">
+      <c r="C74" s="9">
+        <v>6</v>
+      </c>
+      <c r="D74" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74" s="11" t="s">
         <v>205</v>
       </c>
-      <c r="C74" s="9">
-[...5 lines deleted...]
-      <c r="E74" s="11" t="s">
+      <c r="F74" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="H74" s="9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="51">
+      <c r="A75" s="8" t="s">
         <v>206</v>
       </c>
-      <c r="F74" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A75" s="20" t="s">
+      <c r="B75" s="8" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="C75" s="9">
         <v>5</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>10</v>
       </c>
       <c r="E75" s="11" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F75" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H75" s="9" t="s">
-        <v>13</v>
-[...336 lines deleted...]
-      <c r="H88" s="9" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.118110236220472" right="0.118110236220472" top="0.55118110236220497" bottom="0.35433070866141703" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;9Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A4:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:8" s="1" customFormat="1" ht="60">
       <c r="A4" s="2" t="s">
-        <v>245</v>
+        <v>209</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>246</v>
+        <v>210</v>
       </c>
       <c r="C4" s="3">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>247</v>
+        <v>211</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>248</v>
+        <v>212</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>