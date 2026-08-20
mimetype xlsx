--- v2 (2026-07-31)
+++ v3 (2026-08-20)
@@ -22,88 +22,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Book Club Sets Info 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="533" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="178">
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t xml:space="preserve">Number of copies available </t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t xml:space="preserve">eResources available </t>
   </si>
   <si>
     <t xml:space="preserve">Available to request in Large Print </t>
   </si>
   <si>
     <t>Available to request as an audio book</t>
   </si>
   <si>
-    <t>Albom, Mitch</t>
-[...4 lines deleted...]
-  <si>
     <t>Fiction</t>
   </si>
   <si>
-    <t>Eddie awakens in the after life, where he learns that heaven is a place where your life is explained to you by five people; some you know, some strangers.</t>
-[...1 lines deleted...]
-  <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Atwood, Margaret</t>
   </si>
   <si>
     <t>The Handmaid's Tale</t>
   </si>
   <si>
     <t>Offred is a Handmaid in the Republic of Gilead, with one sole function: to breed. If she deviates from her role, the conseuqences are deadly. But even a repressive state cannot obliterate desire.</t>
   </si>
   <si>
     <t>The Testaments</t>
   </si>
   <si>
     <t>Margaret Atwood’s sequel to The Handmaid's Tale picks up the story more than 15 years after Offred stepped into the unknown, with the explosive testaments of three female narrators from Gilead.</t>
   </si>
   <si>
     <t>Austen, Jane</t>
   </si>
   <si>
     <t>Pride and Prejudice</t>
@@ -114,62 +105,50 @@
   <si>
     <t>Backman, Fredrik</t>
   </si>
   <si>
     <t>A Man Called Ove</t>
   </si>
   <si>
     <t>Ove is the grumpiest man you will ever meet, but there is something about him that is quite irresistible. A funny moving uplifting tale of love and community.</t>
   </si>
   <si>
     <t xml:space="preserve">Yes </t>
   </si>
   <si>
     <t>Baird, Julia</t>
   </si>
   <si>
     <t>Phosphorescence</t>
   </si>
   <si>
     <t>Non Fiction</t>
   </si>
   <si>
     <t>A book on awe, wonder and how we continue to glow when the world goes dark, on finding the magic that will sustain and fuel us from within.</t>
   </si>
   <si>
-    <t>Betts, A.J.</t>
-[...10 lines deleted...]
-  <si>
     <t>Boyne, John</t>
   </si>
   <si>
     <t>The Boy in the Striped Pyjamas</t>
   </si>
   <si>
     <t>What happens when innocence is confronted by monstrous evil? A moving story of two young boys living on either side of the wire fence surrounding a concentration camp during the Holocaust.</t>
   </si>
   <si>
     <t>Brooks, Geraldine</t>
   </si>
   <si>
     <t>Year of Wonders</t>
   </si>
   <si>
     <t>The moving story of a community and survivors living through the plague in England 1666.</t>
   </si>
   <si>
     <t>Byrski, Liz</t>
   </si>
   <si>
     <t>A Month of Sundays</t>
   </si>
   <si>
     <t>A book about book clubs! After ten years of being in an online book club, the four women finally meet in person, with the challenge to share a book that will teach the others more about each individual.</t>
@@ -186,78 +165,51 @@
   <si>
     <t>Dalton, Trent</t>
   </si>
   <si>
     <t>All Our Shimmering Skies</t>
   </si>
   <si>
     <t>The story of Molly Hook, the gravedigger's daughter, on a journey in Australia to the deep country sorcerer who put a curse on her family. Set in Darwin 1942, an odyssey of true love, grave danger, told with warmth, wit and wonder.</t>
   </si>
   <si>
     <t>Boy Swallows Universe</t>
   </si>
   <si>
     <t>Brisbane 1985, Eli Bell's life is complicated: a lost father, mute brother, junkie mum, heroin dealer for a stepfather and notorious crim for a babysitter. This is a story of brotherhood, true love and unlikely friendships.</t>
   </si>
   <si>
     <t>Diffenbaugh, Vanessa</t>
   </si>
   <si>
     <t>The Langauge of Flowers</t>
   </si>
   <si>
     <t>Victoria Jones uses the language of flowers to convey what words cannot. After a childhood in foster care, believing she is damaged beyond repair, she must decide if she can open herself to the prospect of happiness.</t>
   </si>
   <si>
-    <t>Do, Anh</t>
-[...4 lines deleted...]
-  <si>
     <t>Non-Fiction</t>
-  </si>
-[...19 lines deleted...]
-    <t>At 44, Susan Duncan appeared to have it all, until tragedy hits her family. This is  heartbreaking, funny and honest story of a woman finding the courage to begin again and find a new life.</t>
   </si>
   <si>
     <t>Ferrante, Elena</t>
   </si>
   <si>
     <t>The Lying Life of Adults</t>
   </si>
   <si>
     <t>Set in Naples, this novel follows Giovanna as she navigates identity, truth and her place in the world. A story of adolescence, family secrets and the search for self.</t>
   </si>
   <si>
     <t>Fitzgerald, F Scott</t>
   </si>
   <si>
     <t xml:space="preserve">The Great Gatsby </t>
   </si>
   <si>
     <t>This exemplary novel of the Jazz Age is an exquisitely crafted tale of America in the 1920s.</t>
   </si>
   <si>
     <t>Funder, Anna</t>
   </si>
   <si>
     <t>All That I Am</t>
   </si>
@@ -282,218 +234,170 @@
       <t xml:space="preserve">Chemist Elizabeth Zott is not your average woman. It is the 1960s, meet the unconventional, uncompromising chemist in an all-male team, whose unusual approach to cooking leads to her becoming the reluctant star of America's much loved cooking show </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <charset val="134"/>
         <scheme val="minor"/>
       </rPr>
       <t>Supper at Six</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <charset val="134"/>
         <scheme val="minor"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
-    <t>Genova, Lisa</t>
-[...16 lines deleted...]
-  <si>
     <t>Hannah, Kristen</t>
   </si>
   <si>
     <t>The Great Alone</t>
   </si>
   <si>
     <t>Alaska, 1974.Unpredictable. Unforgiving. Untamed.  For a family in crisis, the ultimate test of survival.  An unforgettable portrait of human frailty and resilience, the indomitable character of the modern American pioneer and the spirit of a vanishing Alaska―a place of incomparable beauty and danger. The Great Alone is a stay-up-all-night story about love and loss and the wildness that lives in both man and nature.</t>
   </si>
   <si>
     <t>The Women</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <charset val="134"/>
         <scheme val="minor"/>
       </rPr>
       <t>"</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <charset val="134"/>
         <scheme val="minor"/>
       </rPr>
       <t>Women can be heroes too". Their friendship changed lives and their bravery changed history as Army Nurse Corps nurses sent to Vietnam during the Vietnam War.</t>
     </r>
   </si>
   <si>
     <t>Harper, Jane</t>
   </si>
   <si>
-    <t>The Dry</t>
-[...4 lines deleted...]
-  <si>
     <t>Exiles</t>
   </si>
   <si>
     <t>Aaron Falk is on his way to a small town deep in Southern Australian wine country for the christening of an old friend's baby. But mystery follows him, even on vacation.</t>
   </si>
   <si>
     <t>The Lost Man</t>
   </si>
   <si>
     <t xml:space="preserve">The Bright family's quiet existence is thrown into grief and anguish when a body is found at the stockman's grave. This is a powerful story of suspense set in a dazzling Australian landscape. </t>
   </si>
   <si>
     <t>The Survivors</t>
   </si>
   <si>
     <t>A body is discovered on the beach and threatens to unearth long-held secrets. Australian rural noir set in a small Tasmanian community.</t>
   </si>
   <si>
     <t>Haruf, Kent</t>
   </si>
   <si>
     <t>Our Souls at Night</t>
   </si>
   <si>
     <t>A small-town love story about growing old with grace and the pursuit of happiness. Elderly neighbours Addie and Louis have lived alone for years, then one eveing Addie pays Louis a visit.</t>
   </si>
   <si>
     <t>Kent, Hannah</t>
   </si>
   <si>
     <t>Burial Rites</t>
   </si>
   <si>
     <t>The final days of a young woman accused of murder in Iceland in 1829.</t>
   </si>
   <si>
-    <t>The Good People</t>
-[...4 lines deleted...]
-  <si>
     <t>Keyes, Marian</t>
   </si>
   <si>
     <t>Again, Rachel</t>
   </si>
   <si>
     <t>Rachel Walsh was a mess but a spell in rehab transformed everything. She was settled, forever, until the reappearance of a man causes her life to wobble. Is she about to discover thaat no matter what our age, everything can change again? Compassionate, honest, funny, heartbreaking.</t>
   </si>
   <si>
     <t>Grown Ups</t>
   </si>
   <si>
     <t>Described as hilarious, alternately heartwarming and heartbreaking, Grown Ups follows the glamorous Casey families. Messy, complex and tangled characters, everyday voices captured in a poignant family story.</t>
   </si>
   <si>
     <t>My Favourite Mistake</t>
   </si>
   <si>
     <t>Anna leaves her high-flying New York lifestyle for life in a tiny Irish town to help friends set up a new luxury retreat. Turning a minor mid-life crisis into a major life event, Anna has to face her old mistakes,  but when do we stop making the same one over and over again?</t>
   </si>
   <si>
     <t>Kidd, Sue Monk</t>
   </si>
   <si>
     <t>The Secret Life of Bees</t>
   </si>
   <si>
     <t xml:space="preserve">Set against racial tensions in South Carolina, 14-year old Lily is compelled to act and ends up a fugitive from justice. She finds sanctuary in the home of three beekeeping sisters where she starts to understand the world and the mystery surrounding her mother. </t>
   </si>
   <si>
-    <t>Kingsolver, Barbara</t>
-[...7 lines deleted...]
-  <si>
     <t>Kuang, Rebecca F.</t>
   </si>
   <si>
     <t>Yellowface</t>
   </si>
   <si>
     <t>White lies, dark humour, deadly consequences… When Athena Liu, literary darling, dies in a freak accident, June Hayward steals her unpublished manuscript and publishes it under the name Juniper Song. How far will she go to keep her secret?</t>
   </si>
   <si>
     <t>Lee, Harper</t>
   </si>
   <si>
     <t>Go Set a Watchman</t>
   </si>
   <si>
     <t xml:space="preserve">Set in the 1950s, Scout is now a grown up, and she returns home to her ageing father Atticus at a time of political turmoil and civil rights tensions.  This sequel was published 55 years after her American classic To Kill A Mockingbird. </t>
-  </si>
-[...7 lines deleted...]
-    <t>The extraordinary memoir of a peasant boy raised in rural Maoist China who was plucked from his village to study ballet and became one of the greatest dancers of his generation.</t>
   </si>
   <si>
     <t>McTiernan, Dervla</t>
   </si>
   <si>
     <t>The Ruin</t>
   </si>
   <si>
     <t>A murder in a small Irish town continues to haunt Detective Cormac Reilly twenty years later. An atmospheric mystery of corruption, betrayal and crime.</t>
   </si>
   <si>
     <t>Michaelides, Alex</t>
   </si>
   <si>
     <t>The Silent Patient</t>
   </si>
   <si>
     <t>Alicia Berenson lived a seemingly perfect life until one day when she shot her husband five times. She hasn't spoken a word since and forensic psychotherapist Theo becomes obsessed with treating her. A compelling psychological thriller.</t>
   </si>
   <si>
     <t>Moriarty, Liane</t>
   </si>
   <si>
     <t>Apples Never Fall</t>
   </si>
@@ -581,93 +485,57 @@
   <si>
     <t>The Lost Flowers of Alice Hart</t>
   </si>
   <si>
     <t xml:space="preserve">Set in Australia, Alice Hart grows up with her grandmother on a flower farm that gives refuge to women who, like Alice, are broken. Family secrets and betrayal lead her to find the most powerful story, her own. Delicate and dark storytelling, a tale of wonder at  the damage and love in people. </t>
   </si>
   <si>
     <t>Sales, Leigh</t>
   </si>
   <si>
     <t>Any Ordinary Day</t>
   </si>
   <si>
     <t>What happens to ordinary people, on ordinary days, when they experience the worst moment of their lives and are forced to find resilience they don’t know they have?</t>
   </si>
   <si>
     <t>Scott, Kim</t>
   </si>
   <si>
     <t>That Deadman Dance</t>
   </si>
   <si>
     <t>Set in early 19th-century Western Australia, the novel is based roughly on historical accounts. It depicts contact among Aboriginal people, the Noongar, and British colonists and American whalers.</t>
   </si>
   <si>
-    <t>Shaffer, Mary Ann</t>
-[...7 lines deleted...]
-  <si>
     <t>Silvey, Craig</t>
   </si>
   <si>
     <t>Honeybee</t>
   </si>
   <si>
     <t>A novel of battling the world as your true self, the kindness of new alliances, vivid characters, spectacular drag shows, extortion plats and botched bank robberies. The unlikely friendship of Vic and Sam, a connnection made at an overpass late one night, offers hope and redemption.</t>
-  </si>
-[...25 lines deleted...]
-    <t>The story of a lighthouse keeper and his wife who make one devastating choice that forever changes two worlds.</t>
   </si>
   <si>
     <t>Strout, Elizabeth</t>
   </si>
   <si>
     <t>Olive Kitteridge</t>
   </si>
   <si>
     <t>Olive is an indomitable, compassionate and unpredictable retired school teacher in a small coastal town, struggling to make sense of the changes in her life as she grows older.  A novel that will make you laugh, nod in recognition, wince in pain and shed a tear or two.</t>
   </si>
   <si>
     <t>Towles, Amor</t>
   </si>
   <si>
     <t>A Gentleman in Moscow</t>
   </si>
   <si>
     <t>1922, Count Alexander Rostov is sentenced to indefinite house arrest in the elegant Hotel Metropol. Can a life without luxury be the richest of all? Charming, intelligent and witty storytelling.</t>
   </si>
   <si>
     <t>White, Christian</t>
   </si>
   <si>
     <t>The Wife and the Widow</t>
   </si>
@@ -731,59 +599,50 @@
   <si>
     <t>Winton, Tim</t>
   </si>
   <si>
     <t>Breath</t>
   </si>
   <si>
     <t> On the wild, lonely coast of Western Australia, two thrillseeking and barely adolescent boys fall into the enigmatic thrall of veteran big-wave surfer Sando. Together they form an odd but elite trio. </t>
   </si>
   <si>
     <t>The Shepherd's Hut</t>
   </si>
   <si>
     <t>Crisp, fast, shocking, the masterful story of Jaxie Clackton crossing Western Australia's saltlands as a fugitive to find hope.</t>
   </si>
   <si>
     <t>Wood, Charlotte</t>
   </si>
   <si>
     <t>The Weekend</t>
   </si>
   <si>
     <t>A compelling and vivid look at the friendships made by women. Honest, unsettling and thought-provoking.</t>
   </si>
   <si>
-    <t>Wyld, Evie</t>
-[...7 lines deleted...]
-  <si>
     <t>Zusak, Marcus</t>
   </si>
   <si>
     <t>Bridge of Clay</t>
   </si>
   <si>
     <t>Four brothers bring themselves up according to their own rules. An inventive novel about a family held together by stories, a boy in search of greatness and a cure for a painful past.</t>
   </si>
   <si>
     <t>Robotham, Michael</t>
   </si>
   <si>
     <t>Life or Death</t>
   </si>
   <si>
     <t>A gripping thriller full of suspense and plot twists. Why would a man escape from prison the day before he's due to be released?</t>
   </si>
   <si>
     <t>Yes, incl. Large Print</t>
   </si>
   <si>
     <t>The Nightingale</t>
   </si>
   <si>
     <t>Lola in the Mirror</t>
@@ -801,76 +660,69 @@
     <t xml:space="preserve">Lessons </t>
   </si>
   <si>
     <t>Described as a book that captures youthful lust and late-age regret in equal measure, Lessons raises important questions for us all. Can we take full charge our lives without causing damage to others? How do global events beyond our control shape our lives and our memories? And what can we really learn from the traumas of the past?</t>
   </si>
   <si>
     <t>the Book of Longings</t>
   </si>
   <si>
     <t>Haig, Matt</t>
   </si>
   <si>
     <t>The Midnight Library</t>
   </si>
   <si>
     <t>Described as a modern fable, The Midnight Library explores what happens when you are given the chance undo regrets and try out another life you might have lived. With infinite choices, what is the best way to live?</t>
   </si>
   <si>
     <t>Ana is a rebellious young woman from a wealthy Galialean family, horrified at the expectation that she marry an elderly widower. A chance encounter with an eighteen year old carpenter called Jesus takes Ana on a journey she could never have imagined.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="10">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <color rgb="FF202020"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
@@ -914,116 +766,110 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1265,2072 +1111,1656 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I75"/>
+  <dimension ref="A1:I59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A32" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="M68" sqref="M68"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="23.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="8" style="5" customWidth="1"/>
     <col min="5" max="5" width="41.5703125" style="5" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="5" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="5" customWidth="1"/>
     <col min="8" max="8" width="11.140625" style="5" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="44.25" customHeight="1">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="19">
+      <c r="I1" s="17">
         <v>2026</v>
       </c>
     </row>
-    <row r="2" spans="1:9" ht="48.75" customHeight="1">
+    <row r="2" spans="1:9" ht="51">
       <c r="A2" s="8" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C2" s="9">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="D2" s="9" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E2" s="10" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F2" s="9" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G2" s="9" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="H2" s="9" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="51">
       <c r="A3" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="8" t="s">
+      <c r="C3" s="9">
+        <v>3</v>
+      </c>
+      <c r="D3" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="9">
-[...5 lines deleted...]
-      <c r="E3" s="11" t="s">
+      <c r="F3" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H3" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="89.25">
+      <c r="A4" s="8" t="s">
         <v>16</v>
-      </c>
-[...12 lines deleted...]
-        <v>14</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="9">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D4" s="9" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="E4" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="10" t="s">
         <v>18</v>
       </c>
       <c r="F4" s="9" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G4" s="9" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="H4" s="9" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      <c r="A5" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="51">
+      <c r="A5" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="8" t="s">
+      <c r="B5" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="9">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D5" s="9" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="E5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="8" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="9" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G5" s="9" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      <c r="A6" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B6" s="13" t="s">
+    </row>
+    <row r="6" spans="1:9" ht="38.25">
+      <c r="A6" s="12" t="s">
         <v>23</v>
       </c>
+      <c r="B6" s="12" t="s">
+        <v>24</v>
+      </c>
       <c r="C6" s="9">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D6" s="9" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="E6" s="8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F6" s="9" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G6" s="9" t="s">
-        <v>13</v>
-[...9 lines deleted...]
-      <c r="B7" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="51">
+      <c r="A7" s="8" t="s">
         <v>27</v>
       </c>
+      <c r="B7" s="8" t="s">
+        <v>28</v>
+      </c>
       <c r="C7" s="9">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="E7" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="9" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G7" s="9" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:9" ht="38.25">
+        <v>10</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="25.5">
       <c r="A8" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="9">
+        <v>4</v>
+      </c>
+      <c r="D8" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="F8" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="56.25" customHeight="1">
+      <c r="A9" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="9">
+        <v>3</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="D8" s="9" t="s">
-[...28 lines deleted...]
-      <c r="E9" s="11" t="s">
+    </row>
+    <row r="10" spans="1:9" ht="76.5">
+      <c r="A10" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="F9" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A10" s="8" t="s">
+      <c r="B10" s="8" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C10" s="9">
         <v>4</v>
       </c>
       <c r="D10" s="9" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="E10" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="63.75">
+      <c r="A11" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="F10" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A11" s="8" t="s">
+      <c r="B11" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="B11" s="8" t="s">
+      <c r="C11" s="9">
+        <v>7</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="C11" s="9">
-[...5 lines deleted...]
-      <c r="E11" s="11" t="s">
+      <c r="F11" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="63.75">
+      <c r="A12" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="F11" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A12" s="8" t="s">
+      <c r="C12" s="9">
+        <v>6</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="B12" s="8" t="s">
+      <c r="F12" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="76.5">
+      <c r="A13" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="C13" s="9">
+        <v>4</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="19" t="s">
+        <v>168</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="63.75">
+      <c r="A14" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="C12" s="9">
-[...5 lines deleted...]
-      <c r="E12" s="11" t="s">
+      <c r="B14" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="F12" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A13" s="16" t="s">
+      <c r="C14" s="9">
+        <v>5</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="B13" s="16" t="s">
-[...8 lines deleted...]
-      <c r="E13" s="11" t="s">
+      <c r="F14" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="51">
+      <c r="A15" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="F13" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B14" s="16" t="s">
+      <c r="B15" s="8" t="s">
         <v>49</v>
-      </c>
-[...24 lines deleted...]
-        <v>214</v>
       </c>
       <c r="C15" s="9">
         <v>4</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>8</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>50</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="G15" s="9" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:9" ht="63.75">
+        <v>10</v>
+      </c>
+      <c r="H15" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="25.5">
       <c r="A16" s="8" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C16" s="9">
+        <v>9</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="F16" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H16" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="76.5">
+      <c r="A17" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C17" s="14">
         <v>5</v>
       </c>
-      <c r="D16" s="9" t="s">
-[...22 lines deleted...]
-      <c r="C17" s="9">
+      <c r="D17" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F17" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="76.5">
+      <c r="A18" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" s="14">
+        <v>4</v>
+      </c>
+      <c r="D18" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="F18" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="H18" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="63.75">
+      <c r="A19" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="C19" s="9">
+        <v>3</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="F19" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="114.75">
+      <c r="A20" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" s="9">
+        <v>5</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="76.5">
+      <c r="A21" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="C21" s="9">
+        <v>4</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="19" t="s">
+        <v>169</v>
+      </c>
+      <c r="F21" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="H21" s="20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="51">
+      <c r="A22" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="9">
+        <v>6</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="F22" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G22" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H22" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="51">
+      <c r="A23" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" s="9">
+        <v>4</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="F23" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G23" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H23" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="51">
+      <c r="A24" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C24" s="9">
+        <v>7</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="F24" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G24" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H24" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="38.25">
+      <c r="A25" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="9">
+        <v>7</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="F25" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H25" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="51">
+      <c r="A26" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="C26" s="9">
+        <v>5</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="F26" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H26" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="D17" s="9" t="s">
-[...158 lines deleted...]
-      <c r="E23" s="11" t="s">
+    </row>
+    <row r="27" spans="1:8" ht="25.5">
+      <c r="A27" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="F23" s="15" t="s">
-[...10 lines deleted...]
-      <c r="A24" s="8" t="s">
+      <c r="B27" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="B24" s="8" t="s">
+      <c r="C27" s="9">
+        <v>10</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="10" t="s">
         <v>77</v>
       </c>
-      <c r="C24" s="9">
-[...85 lines deleted...]
-      </c>
       <c r="F27" s="9" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G27" s="9" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="H27" s="9" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="76.5">
       <c r="A28" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="C28" s="9">
+        <v>3</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="F28" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G28" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="H28" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="63.75">
+      <c r="A29" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="C29" s="9">
+        <v>3</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="10" t="s">
         <v>82</v>
       </c>
-      <c r="B28" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="9">
+      <c r="F29" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="H29" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="76.5">
+      <c r="A30" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="C30" s="9">
         <v>4</v>
       </c>
-      <c r="D28" s="9" t="s">
-[...19 lines deleted...]
-      <c r="B29" s="8" t="s">
+      <c r="D30" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="F30" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="H30" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="76.5">
+      <c r="A31" s="8" t="s">
         <v>85</v>
       </c>
-      <c r="C29" s="9">
-[...5 lines deleted...]
-      <c r="E29" s="11" t="s">
+      <c r="B31" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="C31" s="9">
+        <v>3</v>
+      </c>
+      <c r="D31" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>177</v>
+      </c>
+      <c r="F31" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G31" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H31" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="76.5">
+      <c r="A32" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" s="10" t="s">
         <v>86</v>
       </c>
-      <c r="F29" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A30" s="8" t="s">
+      <c r="C32" s="14">
+        <v>3</v>
+      </c>
+      <c r="D32" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="10" t="s">
         <v>87</v>
       </c>
-      <c r="B30" s="8" t="s">
+      <c r="F32" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="G32" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="76.5">
+      <c r="A33" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="C30" s="9">
-[...5 lines deleted...]
-      <c r="E30" s="11" t="s">
+      <c r="B33" s="8" t="s">
         <v>89</v>
       </c>
-      <c r="F30" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B31" s="8" t="s">
+      <c r="C33" s="9">
+        <v>3</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="10" t="s">
         <v>90</v>
       </c>
-      <c r="C31" s="9">
+      <c r="F33" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="H33" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="63.75">
+      <c r="A34" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="C34" s="14">
+        <v>5</v>
+      </c>
+      <c r="D34" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="F34" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="H34" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="89.25">
+      <c r="A35" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="C35" s="9">
+        <v>3</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="F35" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H35" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="51">
+      <c r="A36" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="C36" s="9">
         <v>4</v>
       </c>
-      <c r="D31" s="9" t="s">
-[...68 lines deleted...]
-      <c r="A34" s="16" t="s">
+      <c r="D36" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="10" t="s">
         <v>96</v>
       </c>
-      <c r="B34" s="16" t="s">
+      <c r="F36" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="63.75">
+      <c r="A37" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="C34" s="9">
-[...5 lines deleted...]
-      <c r="E34" s="11" t="s">
+      <c r="B37" s="8" t="s">
         <v>98</v>
-      </c>
-[...67 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C37" s="9">
         <v>3</v>
       </c>
       <c r="D37" s="9" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="E37" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="F37" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G37" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="H37" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="51">
+      <c r="A38" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="C38" s="9">
+        <v>5</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="F38" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="H38" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="58.5" customHeight="1">
+      <c r="A39" s="18" t="s">
+        <v>103</v>
+      </c>
+      <c r="B39" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="C39" s="9">
+        <v>5</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="F39" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G39" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="H39" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="85.5">
+      <c r="A40" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="B40" s="8" t="s">
         <v>106</v>
       </c>
-      <c r="F37" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B38" s="8" t="s">
+      <c r="C40" s="9">
+        <v>5</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="10" t="s">
         <v>107</v>
       </c>
-      <c r="C38" s="9">
-[...5 lines deleted...]
-      <c r="E38" s="11" t="s">
+      <c r="F40" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G40" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="51">
+      <c r="A41" s="8" t="s">
         <v>108</v>
       </c>
-      <c r="F38" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B39" s="8" t="s">
+      <c r="B41" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="C39" s="9">
+      <c r="C41" s="9">
+        <v>7</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="F41" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="51">
+      <c r="A42" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="C42" s="9">
+        <v>6</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="F42" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G42" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H42" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="51">
+      <c r="A43" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="C43" s="9">
         <v>4</v>
       </c>
-      <c r="D39" s="9" t="s">
-[...74 lines deleted...]
-      <c r="C42" s="9">
+      <c r="D43" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="F43" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G43" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="102">
+      <c r="A44" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C44" s="9">
+        <v>5</v>
+      </c>
+      <c r="D44" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="F44" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H44" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="81" customHeight="1">
+      <c r="A45" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="C45" s="9">
+        <v>6</v>
+      </c>
+      <c r="D45" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="F45" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G45" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="86.25" customHeight="1">
+      <c r="A46" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="C46" s="9">
+        <v>4</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="F46" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G46" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H46" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="51">
+      <c r="A47" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="C47" s="9">
         <v>7</v>
       </c>
-      <c r="D42" s="9" t="s">
-[...123 lines deleted...]
-      <c r="B47" s="13" t="s">
+      <c r="D47" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="E47" s="10" t="s">
         <v>127</v>
       </c>
-      <c r="C47" s="9">
-[...7 lines deleted...]
-      </c>
       <c r="F47" s="9" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G47" s="9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>10</v>
+      </c>
+      <c r="H47" s="9" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="63.75">
       <c r="A48" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="B48" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="B48" s="8" t="s">
+      <c r="C48" s="9">
+        <v>6</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="10" t="s">
         <v>130</v>
       </c>
-      <c r="C48" s="9">
-[...5 lines deleted...]
-      <c r="E48" s="18" t="s">
+      <c r="F48" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G48" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="76.5">
+      <c r="A49" s="8" t="s">
         <v>131</v>
       </c>
-      <c r="F48" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A49" s="13" t="s">
+      <c r="B49" s="8" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C49" s="9">
         <v>5</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="E49" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="F49" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G49" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H49" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="84.75" customHeight="1">
+      <c r="A50" s="12" t="s">
         <v>134</v>
       </c>
-      <c r="F49" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A50" s="20" t="s">
+      <c r="B50" s="12" t="s">
         <v>135</v>
       </c>
-      <c r="B50" s="20" t="s">
+      <c r="C50" s="9">
+        <v>3</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="18" t="s">
         <v>136</v>
       </c>
-      <c r="C50" s="9">
-[...5 lines deleted...]
-      <c r="E50" s="11" t="s">
+      <c r="F50" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G50" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H50" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="51">
+      <c r="A51" s="18" t="s">
         <v>137</v>
       </c>
-      <c r="F50" s="9" t="s">
-[...13 lines deleted...]
-      <c r="B51" s="8" t="s">
+      <c r="B51" s="18" t="s">
         <v>138</v>
       </c>
       <c r="C51" s="9">
         <v>5</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="E51" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="10" t="s">
         <v>139</v>
       </c>
       <c r="F51" s="9" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G51" s="9" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="H51" s="9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:8" ht="51">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="38.25">
       <c r="A52" s="8" t="s">
         <v>140</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>141</v>
       </c>
       <c r="C52" s="9">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="E52" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="10" t="s">
         <v>142</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G52" s="9" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="H52" s="9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:8" ht="51">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="89.25">
       <c r="A53" s="8" t="s">
         <v>143</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>144</v>
       </c>
       <c r="C53" s="9">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="E53" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="10" t="s">
         <v>145</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G53" s="9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="H53" s="9" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:8" ht="51">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="76.5">
       <c r="A54" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="B54" s="8" t="s">
         <v>146</v>
       </c>
-      <c r="B54" s="8" t="s">
+      <c r="C54" s="9">
+        <v>10</v>
+      </c>
+      <c r="D54" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="10" t="s">
         <v>147</v>
       </c>
-      <c r="C54" s="9">
+      <c r="F54" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G54" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H54" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="114.75">
+      <c r="A55" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="C55" s="9">
         <v>4</v>
       </c>
-      <c r="D54" s="9" t="s">
-[...19 lines deleted...]
-      <c r="B55" s="8" t="s">
+      <c r="D55" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="10" t="s">
         <v>150</v>
       </c>
-      <c r="C55" s="9">
-[...5 lines deleted...]
-      <c r="E55" s="11" t="s">
+      <c r="F55" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H55" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="63.75">
+      <c r="A56" s="8" t="s">
         <v>151</v>
-      </c>
-[...12 lines deleted...]
-        <v>149</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>152</v>
       </c>
       <c r="C56" s="9">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="E56" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="10" t="s">
         <v>153</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G56" s="9" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="H56" s="9" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:8" ht="86.25" customHeight="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="38.25">
       <c r="A57" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="B57" s="8" t="s">
         <v>154</v>
       </c>
-      <c r="B57" s="8" t="s">
+      <c r="C57" s="9">
+        <v>8</v>
+      </c>
+      <c r="D57" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="10" t="s">
         <v>155</v>
       </c>
-      <c r="C57" s="9">
-[...5 lines deleted...]
-      <c r="E57" s="11" t="s">
+      <c r="F57" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G57" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H57" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="38.25">
+      <c r="A58" s="8" t="s">
         <v>156</v>
       </c>
-      <c r="F57" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A58" s="8" t="s">
+      <c r="B58" s="8" t="s">
         <v>157</v>
       </c>
-      <c r="B58" s="8" t="s">
+      <c r="C58" s="9">
+        <v>9</v>
+      </c>
+      <c r="D58" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="10" t="s">
         <v>158</v>
       </c>
-      <c r="C58" s="9">
-[...5 lines deleted...]
-      <c r="E58" s="11" t="s">
+      <c r="F58" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G58" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H58" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="51">
+      <c r="A59" s="8" t="s">
         <v>159</v>
       </c>
-      <c r="F58" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A59" s="8" t="s">
+      <c r="B59" s="8" t="s">
         <v>160</v>
       </c>
-      <c r="B59" s="8" t="s">
+      <c r="C59" s="9">
+        <v>5</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="10" t="s">
         <v>161</v>
       </c>
-      <c r="C59" s="9">
-[...7 lines deleted...]
-      </c>
       <c r="F59" s="9" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G59" s="9" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="H59" s="9" t="s">
-        <v>13</v>
-[...415 lines deleted...]
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.118110236220472" right="0.118110236220472" top="0.55118110236220497" bottom="0.35433070866141703" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;9Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A4:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:8" s="1" customFormat="1" ht="60">
       <c r="A4" s="2" t="s">
-        <v>209</v>
+        <v>162</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>210</v>
+        <v>163</v>
       </c>
       <c r="C4" s="3">
         <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>211</v>
+        <v>164</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>212</v>
+        <v>165</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>