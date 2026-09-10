--- v3 (2026-08-20)
+++ v4 (2026-09-10)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Book Club Sets Info 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="185">
   <si>
     <t>Author</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t xml:space="preserve">Number of copies available </t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t xml:space="preserve">eResources available </t>
   </si>
   <si>
     <t xml:space="preserve">Available to request in Large Print </t>
   </si>
   <si>
     <t>Available to request as an audio book</t>
   </si>
   <si>
@@ -641,63 +641,84 @@
   <si>
     <t>Yes, incl. Large Print</t>
   </si>
   <si>
     <t>The Nightingale</t>
   </si>
   <si>
     <t>Lola in the Mirror</t>
   </si>
   <si>
     <t>A girl and her mother have been on the run for sixteen years, but the girl has a dream. A vision of a life as an artist of international acclaim. A life outside the grip of the Brisbane underworld drug queen 'Lady' Flora Box. A big, moving, blackly funny heartbreaking and beautiful novel.</t>
   </si>
   <si>
     <t>An epic love story and family drama set at the dawn of World War II. Viann and Isabelle have always been close despite their differences. As the war progresses, it's not only the sisters' relationship that is tested, but also their strength and their individual senses of right and wrong.</t>
   </si>
   <si>
     <t>McEwan, Ian</t>
   </si>
   <si>
     <t xml:space="preserve">Lessons </t>
   </si>
   <si>
     <t>Described as a book that captures youthful lust and late-age regret in equal measure, Lessons raises important questions for us all. Can we take full charge our lives without causing damage to others? How do global events beyond our control shape our lives and our memories? And what can we really learn from the traumas of the past?</t>
   </si>
   <si>
-    <t>the Book of Longings</t>
-[...1 lines deleted...]
-  <si>
     <t>Haig, Matt</t>
   </si>
   <si>
     <t>The Midnight Library</t>
   </si>
   <si>
     <t>Described as a modern fable, The Midnight Library explores what happens when you are given the chance undo regrets and try out another life you might have lived. With infinite choices, what is the best way to live?</t>
   </si>
   <si>
     <t>Ana is a rebellious young woman from a wealthy Galialean family, horrified at the expectation that she marry an elderly widower. A chance encounter with an eighteen year old carpenter called Jesus takes Ana on a journey she could never have imagined.</t>
+  </si>
+  <si>
+    <t>Chandran, Shankari</t>
+  </si>
+  <si>
+    <t>Chai Time at Cinnamon Gardens</t>
+  </si>
+  <si>
+    <t>Cinnamon Gardens Nursing Home is an oasis for its residents, who each hold colourful histories with secrets, triumphs and failings. When the local comunity is threatened by malignant forces, they are forced to reckon with a country divided.</t>
+  </si>
+  <si>
+    <t>Knapp, Florence</t>
+  </si>
+  <si>
+    <t>The Names</t>
+  </si>
+  <si>
+    <t>Described as wildly original, a powerful and moving story of hope. Three names, three versions of a life and the infinte possibilities that a single decision can spark.</t>
+  </si>
+  <si>
+    <t>The Book of Longings</t>
+  </si>
+  <si>
+    <t>Year published</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -1111,1604 +1132,1840 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I59"/>
+  <dimension ref="A1:J61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomLeft" activeCell="E62" sqref="E62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.28515625" style="5" customWidth="1"/>
-    <col min="2" max="2" width="23.42578125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="27.5703125" style="5" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="8" style="5" customWidth="1"/>
-    <col min="5" max="5" width="41.5703125" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="5"/>
+    <col min="5" max="5" width="8.28515625" style="5" customWidth="1"/>
+    <col min="6" max="6" width="41.5703125" style="5" customWidth="1"/>
+    <col min="7" max="7" width="11.140625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="11.7109375" style="5" customWidth="1"/>
+    <col min="9" max="9" width="11.140625" style="5" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="44.25" customHeight="1">
+    <row r="1" spans="1:10" ht="44.25" customHeight="1">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="7" t="s">
+      <c r="E1" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="F1" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="6" t="s">
+      <c r="G1" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="6" t="s">
+      <c r="H1" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="6" t="s">
+      <c r="I1" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="17">
+      <c r="J1" s="17">
         <v>2026</v>
       </c>
     </row>
-    <row r="2" spans="1:9" ht="51">
+    <row r="2" spans="1:10" ht="51">
       <c r="A2" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="9">
         <v>5</v>
       </c>
       <c r="D2" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="10" t="s">
+      <c r="E2" s="9">
+        <v>1986</v>
+      </c>
+      <c r="F2" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="F2" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H2" s="9" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="3" spans="1:9" ht="51">
+      <c r="I2" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="51">
       <c r="A3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="9">
         <v>3</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="11" t="s">
+      <c r="E3" s="9">
+        <v>2019</v>
+      </c>
+      <c r="F3" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="F3" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="9" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="4" spans="1:9" ht="89.25">
+      <c r="I3" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="89.25">
       <c r="A4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="9">
         <v>7</v>
       </c>
       <c r="D4" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="E4" s="10" t="s">
+      <c r="E4" s="9">
+        <v>1813</v>
+      </c>
+      <c r="F4" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="F4" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="9" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="5" spans="1:9" ht="51">
+      <c r="I4" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="51">
       <c r="A5" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="9">
         <v>6</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="8" t="s">
+      <c r="E5" s="9">
+        <v>2012</v>
+      </c>
+      <c r="F5" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="F5" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="13" t="s">
+      <c r="H5" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="38.25">
+    <row r="6" spans="1:10" ht="38.25">
       <c r="A6" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="9">
         <v>4</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="E6" s="8" t="s">
+      <c r="E6" s="9">
+        <v>2021</v>
+      </c>
+      <c r="F6" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="F6" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="H6" s="13" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:9" ht="51">
+      <c r="H6" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="51">
       <c r="A7" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="9">
         <v>10</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="E7" s="10" t="s">
+      <c r="E7" s="9">
+        <v>2006</v>
+      </c>
+      <c r="F7" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="F7" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="H7" s="13" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:9" ht="25.5">
+      <c r="H7" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="25.5">
       <c r="A8" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="9">
         <v>4</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="E8" s="10" t="s">
+      <c r="E8" s="9">
+        <v>2001</v>
+      </c>
+      <c r="F8" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="F8" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="H8" s="13" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:9" ht="56.25" customHeight="1">
+      <c r="H8" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="56.25" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="9">
         <v>3</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="E9" s="10" t="s">
+      <c r="E9" s="9">
+        <v>2018</v>
+      </c>
+      <c r="F9" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="F9" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="H9" s="13" t="s">
+      <c r="H9" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="10" spans="1:9" ht="76.5">
+    <row r="10" spans="1:10" ht="76.5">
       <c r="A10" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="9">
         <v>4</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="E10" s="10" t="s">
+      <c r="E10" s="9">
+        <v>2020</v>
+      </c>
+      <c r="F10" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="F10" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="H10" s="13" t="s">
-[...8 lines deleted...]
-        <v>40</v>
+      <c r="H10" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="63.75">
+      <c r="A11" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>178</v>
       </c>
       <c r="C11" s="9">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="E11" s="10" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E11" s="9">
+        <v>2022</v>
+      </c>
+      <c r="F11" s="10" t="s">
+        <v>179</v>
       </c>
       <c r="G11" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="H11" s="13" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:9" ht="63.75">
+      <c r="H11" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="63.75">
       <c r="A12" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="15" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C12" s="9">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="E12" s="10" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E12" s="9">
+        <v>2020</v>
+      </c>
+      <c r="F12" s="10" t="s">
+        <v>41</v>
       </c>
       <c r="G12" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="H12" s="13" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:9" ht="76.5">
+      <c r="H12" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="63.75">
       <c r="A13" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" s="9">
+        <v>6</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="9">
+        <v>2018</v>
+      </c>
+      <c r="F13" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="76.5">
+      <c r="A14" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="15" t="s">
         <v>167</v>
       </c>
-      <c r="C13" s="9">
+      <c r="C14" s="9">
         <v>4</v>
       </c>
-      <c r="D13" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="19" t="s">
+      <c r="D14" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="9">
+        <v>2023</v>
+      </c>
+      <c r="F14" s="19" t="s">
         <v>168</v>
       </c>
-      <c r="F13" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A14" s="8" t="s">
+      <c r="G14" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="63.75">
+      <c r="A15" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="B14" s="8" t="s">
+      <c r="B15" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="C14" s="9">
+      <c r="C15" s="9">
         <v>5</v>
       </c>
-      <c r="D14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="10" t="s">
+      <c r="D15" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="9">
+        <v>2011</v>
+      </c>
+      <c r="F15" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="F14" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="9" t="s">
+      <c r="G15" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H15" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="H14" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="8" t="s">
+      <c r="I15" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="51">
+      <c r="A16" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="B15" s="8" t="s">
+      <c r="B16" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="C15" s="9">
+      <c r="C16" s="9">
         <v>4</v>
       </c>
-      <c r="D15" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="10" t="s">
+      <c r="D16" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="9">
+        <v>2019</v>
+      </c>
+      <c r="F16" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="F15" s="9" t="s">
+      <c r="G16" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="G15" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A16" s="8" t="s">
+      <c r="H16" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I16" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="25.5">
+      <c r="A17" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="8" t="s">
+      <c r="B17" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="C16" s="9">
+      <c r="C17" s="9">
         <v>9</v>
       </c>
-      <c r="D16" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="10" t="s">
+      <c r="D17" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="9">
+        <v>1925</v>
+      </c>
+      <c r="F17" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="F16" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A17" s="10" t="s">
+      <c r="G17" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I17" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="76.5">
+      <c r="A18" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="10" t="s">
+      <c r="B18" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="C17" s="14">
+      <c r="C18" s="14">
         <v>5</v>
       </c>
-      <c r="D17" s="14" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="10" t="s">
+      <c r="D18" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="14">
+        <v>2011</v>
+      </c>
+      <c r="F18" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="F17" s="14" t="s">
-[...10 lines deleted...]
-      <c r="A18" s="10" t="s">
+      <c r="G18" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="H18" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="I18" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="76.5">
+      <c r="A19" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B18" s="10" t="s">
+      <c r="B19" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="C18" s="14">
+      <c r="C19" s="14">
         <v>4</v>
       </c>
-      <c r="D18" s="14" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="10" t="s">
+      <c r="D19" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="14">
+        <v>2022</v>
+      </c>
+      <c r="F19" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="F18" s="14" t="s">
-[...10 lines deleted...]
-      <c r="A19" s="8" t="s">
+      <c r="G19" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="I19" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="63.75">
+      <c r="A20" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="B20" s="8" t="s">
         <v>174</v>
       </c>
-      <c r="B19" s="8" t="s">
+      <c r="C20" s="9">
+        <v>3</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="9">
+        <v>2020</v>
+      </c>
+      <c r="F20" s="10" t="s">
         <v>175</v>
       </c>
-      <c r="C19" s="9">
-[...36 lines deleted...]
-      </c>
       <c r="G20" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H20" s="9" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:8" ht="76.5">
+        <v>10</v>
+      </c>
+      <c r="I20" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="114.75">
       <c r="A21" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>166</v>
+        <v>61</v>
       </c>
       <c r="C21" s="9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="E21" s="19" t="s">
-[...12 lines deleted...]
-    <row r="22" spans="1:8" ht="51">
+      <c r="E21" s="9">
+        <v>2017</v>
+      </c>
+      <c r="F21" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="G21" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H21" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I21" s="9" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="76.5">
       <c r="A22" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="C22" s="9">
+        <v>4</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="9">
+        <v>2015</v>
+      </c>
+      <c r="F22" s="19" t="s">
+        <v>169</v>
+      </c>
+      <c r="G22" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="H22" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="I22" s="20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="51">
+      <c r="A23" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="C22" s="9">
+      <c r="C23" s="9">
         <v>6</v>
       </c>
-      <c r="D22" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="10" t="s">
+      <c r="D23" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="9">
+        <v>2024</v>
+      </c>
+      <c r="F23" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="F22" s="9" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="G23" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H23" s="9" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="24" spans="1:8" ht="51">
+      <c r="I23" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="51">
       <c r="A24" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C24" s="9">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="E24" s="10" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E24" s="9">
+        <v>2022</v>
+      </c>
+      <c r="F24" s="10" t="s">
+        <v>67</v>
       </c>
       <c r="G24" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="9" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="25" spans="1:8" ht="38.25">
+      <c r="I24" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="51">
       <c r="A25" s="8" t="s">
         <v>65</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C25" s="9">
         <v>7</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="E25" s="10" t="s">
+      <c r="E25" s="9">
+        <v>2018</v>
+      </c>
+      <c r="F25" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G25" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H25" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I25" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="38.25">
+      <c r="A26" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="C26" s="9">
+        <v>7</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="9">
+        <v>2020</v>
+      </c>
+      <c r="F26" s="10" t="s">
         <v>71</v>
       </c>
-      <c r="F25" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A26" s="15" t="s">
+      <c r="G26" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H26" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I26" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="51">
+      <c r="A27" s="15" t="s">
         <v>72</v>
       </c>
-      <c r="B26" s="15" t="s">
+      <c r="B27" s="15" t="s">
         <v>73</v>
       </c>
-      <c r="C26" s="9">
+      <c r="C27" s="9">
         <v>5</v>
       </c>
-      <c r="D26" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E26" s="10" t="s">
+      <c r="D27" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="9">
+        <v>2015</v>
+      </c>
+      <c r="F27" s="10" t="s">
         <v>74</v>
       </c>
-      <c r="F26" s="9" t="s">
-[...5 lines deleted...]
-      <c r="H26" s="13" t="s">
+      <c r="G27" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H27" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I27" s="13" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="27" spans="1:8" ht="25.5">
-      <c r="A27" s="8" t="s">
+    <row r="28" spans="1:9" ht="25.5">
+      <c r="A28" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B27" s="8" t="s">
+      <c r="B28" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="C27" s="9">
-[...5 lines deleted...]
-      <c r="E27" s="10" t="s">
+      <c r="C28" s="9">
+        <v>10</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="9">
+        <v>2013</v>
+      </c>
+      <c r="F28" s="10" t="s">
         <v>77</v>
       </c>
-      <c r="F27" s="9" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="G28" s="9" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="29" spans="1:8" ht="63.75">
+      <c r="I28" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="76.5">
       <c r="A29" s="8" t="s">
         <v>78</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C29" s="9">
         <v>3</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="E29" s="10" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E29" s="9">
+        <v>2022</v>
+      </c>
+      <c r="F29" s="10" t="s">
+        <v>80</v>
       </c>
       <c r="G29" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H29" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="H29" s="9" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:8" ht="76.5">
+      <c r="I29" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="63.75">
       <c r="A30" s="8" t="s">
         <v>78</v>
       </c>
       <c r="B30" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" s="9">
+        <v>3</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="9">
+        <v>2020</v>
+      </c>
+      <c r="F30" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="G30" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H30" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="I30" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="76.5">
+      <c r="A31" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="B31" s="8" t="s">
         <v>83</v>
       </c>
-      <c r="C30" s="9">
+      <c r="C31" s="9">
         <v>4</v>
       </c>
-      <c r="D30" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E30" s="10" t="s">
+      <c r="D31" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="9">
+        <v>2024</v>
+      </c>
+      <c r="F31" s="10" t="s">
         <v>84</v>
       </c>
-      <c r="F30" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G30" s="9" t="s">
+      <c r="G31" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H31" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="H30" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A31" s="8" t="s">
+      <c r="I31" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="76.5">
+      <c r="A32" s="8" t="s">
         <v>85</v>
       </c>
-      <c r="B31" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="9">
+      <c r="B32" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="C32" s="9">
         <v>3</v>
       </c>
-      <c r="D31" s="9" t="s">
-[...5 lines deleted...]
-      <c r="F31" s="9" t="s">
+      <c r="D32" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="9">
+        <v>2020</v>
+      </c>
+      <c r="F32" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="G32" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="G31" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A32" s="10" t="s">
+      <c r="H32" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I32" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="76.5">
+      <c r="A33" s="10" t="s">
         <v>85</v>
       </c>
-      <c r="B32" s="10" t="s">
+      <c r="B33" s="10" t="s">
         <v>86</v>
       </c>
-      <c r="C32" s="14">
+      <c r="C33" s="14">
         <v>3</v>
       </c>
-      <c r="D32" s="14" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="10" t="s">
+      <c r="D33" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="14">
+        <v>2001</v>
+      </c>
+      <c r="F33" s="10" t="s">
         <v>87</v>
       </c>
-      <c r="F32" s="14" t="s">
+      <c r="G33" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="G32" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A33" s="8" t="s">
+      <c r="H33" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="51">
+      <c r="A34" s="10" t="s">
+        <v>180</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="C34" s="14">
+        <v>4</v>
+      </c>
+      <c r="D34" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="14">
+        <v>2025</v>
+      </c>
+      <c r="F34" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="G34" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="H34" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="I34" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="76.5">
+      <c r="A35" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="B33" s="8" t="s">
+      <c r="B35" s="8" t="s">
         <v>89</v>
-      </c>
-[...50 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C35" s="9">
         <v>3</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="E35" s="10" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E35" s="9">
+        <v>2023</v>
+      </c>
+      <c r="F35" s="10" t="s">
+        <v>90</v>
       </c>
       <c r="G35" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H35" s="9" t="s">
-        <v>10</v>
-[...28 lines deleted...]
-    <row r="37" spans="1:8" ht="63.75">
+        <v>9</v>
+      </c>
+      <c r="I35" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="63.75">
+      <c r="A36" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="C36" s="14">
+        <v>5</v>
+      </c>
+      <c r="D36" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="14">
+        <v>2015</v>
+      </c>
+      <c r="F36" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="G36" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="H36" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="I36" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="89.25">
       <c r="A37" s="8" t="s">
-        <v>97</v>
+        <v>170</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>98</v>
+        <v>171</v>
       </c>
       <c r="C37" s="9">
         <v>3</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="E37" s="16" t="s">
+      <c r="E37" s="9">
+        <v>2022</v>
+      </c>
+      <c r="F37" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="G37" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H37" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I37" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="51">
+      <c r="A38" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="C38" s="9">
+        <v>4</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="9">
+        <v>2018</v>
+      </c>
+      <c r="F38" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="G38" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H38" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="63.75">
+      <c r="A39" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="B39" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C39" s="9">
+        <v>3</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="9">
+        <v>2019</v>
+      </c>
+      <c r="F39" s="16" t="s">
         <v>99</v>
-      </c>
-[...53 lines deleted...]
-        <v>10</v>
       </c>
       <c r="G39" s="9" t="s">
         <v>9</v>
       </c>
       <c r="H39" s="9" t="s">
-        <v>10</v>
-[...7 lines deleted...]
-        <v>106</v>
+        <v>9</v>
+      </c>
+      <c r="I39" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="51">
+      <c r="A40" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="B40" s="12" t="s">
+        <v>101</v>
       </c>
       <c r="C40" s="9">
         <v>5</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="E40" s="10" t="s">
+      <c r="E40" s="9">
+        <v>2021</v>
+      </c>
+      <c r="F40" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="G40" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="58.5" customHeight="1">
+      <c r="A41" s="18" t="s">
+        <v>103</v>
+      </c>
+      <c r="B41" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="C41" s="9">
+        <v>5</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="9">
+        <v>2020</v>
+      </c>
+      <c r="F41" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="G41" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="I41" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="85.5">
+      <c r="A42" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="C42" s="9">
+        <v>5</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="9">
+        <v>2006</v>
+      </c>
+      <c r="F42" s="10" t="s">
         <v>107</v>
       </c>
-      <c r="F40" s="9" t="s">
+      <c r="G42" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="G40" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A41" s="8" t="s">
+      <c r="H42" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I42" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="51">
+      <c r="A43" s="8" t="s">
         <v>108</v>
       </c>
-      <c r="B41" s="8" t="s">
+      <c r="B43" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="C41" s="9">
+      <c r="C43" s="9">
         <v>7</v>
       </c>
-      <c r="D41" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E41" s="10" t="s">
+      <c r="D43" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="9">
+        <v>2020</v>
+      </c>
+      <c r="F43" s="10" t="s">
         <v>110</v>
       </c>
-      <c r="F41" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A42" s="8" t="s">
+      <c r="G43" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I43" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="51">
+      <c r="A44" s="8" t="s">
         <v>111</v>
       </c>
-      <c r="B42" s="8" t="s">
+      <c r="B44" s="8" t="s">
         <v>112</v>
-      </c>
-[...50 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C44" s="9">
         <v>5</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="E44" s="10" t="s">
+      <c r="E44" s="9">
+        <v>2018</v>
+      </c>
+      <c r="F44" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="G44" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H44" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I44" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="51">
+      <c r="A45" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="C45" s="9">
+        <v>4</v>
+      </c>
+      <c r="D45" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="9">
+        <v>2011</v>
+      </c>
+      <c r="F45" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="G45" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="H45" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I45" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="102">
+      <c r="A46" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="C46" s="9">
+        <v>5</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="9">
+        <v>2019</v>
+      </c>
+      <c r="F46" s="10" t="s">
         <v>119</v>
       </c>
-      <c r="F44" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A45" s="8" t="s">
+      <c r="G46" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H46" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I46" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="81" customHeight="1">
+      <c r="A47" s="8" t="s">
         <v>117</v>
       </c>
-      <c r="B45" s="8" t="s">
+      <c r="B47" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="C45" s="9">
+      <c r="C47" s="9">
         <v>6</v>
       </c>
-      <c r="D45" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E45" s="10" t="s">
+      <c r="D47" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="9">
+        <v>2023</v>
+      </c>
+      <c r="F47" s="10" t="s">
         <v>121</v>
       </c>
-      <c r="F45" s="9" t="s">
-[...5 lines deleted...]
-      <c r="H45" s="9" t="s">
+      <c r="G47" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H47" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I47" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="46" spans="1:8" ht="86.25" customHeight="1">
-      <c r="A46" s="8" t="s">
+    <row r="48" spans="1:9" ht="86.25" customHeight="1">
+      <c r="A48" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="B46" s="8" t="s">
+      <c r="B48" s="8" t="s">
         <v>123</v>
       </c>
-      <c r="C46" s="9">
+      <c r="C48" s="9">
         <v>4</v>
       </c>
-      <c r="D46" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E46" s="10" t="s">
+      <c r="D48" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="9">
+        <v>2018</v>
+      </c>
+      <c r="F48" s="10" t="s">
         <v>124</v>
       </c>
-      <c r="F46" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A47" s="8" t="s">
+      <c r="G48" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I48" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="51">
+      <c r="A49" s="8" t="s">
         <v>125</v>
       </c>
-      <c r="B47" s="8" t="s">
+      <c r="B49" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="C47" s="9">
+      <c r="C49" s="9">
         <v>7</v>
       </c>
-      <c r="D47" s="9" t="s">
+      <c r="D49" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="E47" s="10" t="s">
+      <c r="E49" s="9">
+        <v>2018</v>
+      </c>
+      <c r="F49" s="10" t="s">
         <v>127</v>
       </c>
-      <c r="F47" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A48" s="8" t="s">
+      <c r="G49" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H49" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I49" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="63.75">
+      <c r="A50" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="B48" s="8" t="s">
+      <c r="B50" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="C48" s="9">
+      <c r="C50" s="9">
         <v>6</v>
       </c>
-      <c r="D48" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E48" s="10" t="s">
+      <c r="D50" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="9">
+        <v>2010</v>
+      </c>
+      <c r="F50" s="10" t="s">
         <v>130</v>
       </c>
-      <c r="F48" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A49" s="8" t="s">
+      <c r="G50" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H50" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I50" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="76.5">
+      <c r="A51" s="8" t="s">
         <v>131</v>
       </c>
-      <c r="B49" s="8" t="s">
+      <c r="B51" s="8" t="s">
         <v>132</v>
-      </c>
-[...50 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C51" s="9">
         <v>5</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="E51" s="10" t="s">
+      <c r="E51" s="9">
+        <v>2020</v>
+      </c>
+      <c r="F51" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="G51" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H51" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I51" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="84.75" customHeight="1">
+      <c r="A52" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="B52" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="C52" s="9">
+        <v>3</v>
+      </c>
+      <c r="D52" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="9">
+        <v>2008</v>
+      </c>
+      <c r="F52" s="18" t="s">
+        <v>136</v>
+      </c>
+      <c r="G52" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H52" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I52" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="51">
+      <c r="A53" s="18" t="s">
+        <v>137</v>
+      </c>
+      <c r="B53" s="18" t="s">
+        <v>138</v>
+      </c>
+      <c r="C53" s="9">
+        <v>5</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="9">
+        <v>2016</v>
+      </c>
+      <c r="F53" s="10" t="s">
         <v>139</v>
       </c>
-      <c r="F51" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A52" s="8" t="s">
+      <c r="G53" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H53" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I53" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="38.25">
+      <c r="A54" s="8" t="s">
         <v>140</v>
       </c>
-      <c r="B52" s="8" t="s">
+      <c r="B54" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="C52" s="9">
+      <c r="C54" s="9">
         <v>6</v>
       </c>
-      <c r="D52" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E52" s="10" t="s">
+      <c r="D54" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="9">
+        <v>2019</v>
+      </c>
+      <c r="F54" s="10" t="s">
         <v>142</v>
       </c>
-      <c r="F52" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A53" s="8" t="s">
+      <c r="G54" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H54" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I54" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="89.25">
+      <c r="A55" s="8" t="s">
         <v>143</v>
       </c>
-      <c r="B53" s="8" t="s">
+      <c r="B55" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="C53" s="9">
+      <c r="C55" s="9">
         <v>7</v>
       </c>
-      <c r="D53" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E53" s="10" t="s">
+      <c r="D55" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="9">
+        <v>2023</v>
+      </c>
+      <c r="F55" s="10" t="s">
         <v>145</v>
-      </c>
-[...53 lines deleted...]
-        <v>10</v>
       </c>
       <c r="G55" s="9" t="s">
         <v>10</v>
       </c>
       <c r="H55" s="9" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="56" spans="1:8" ht="63.75">
+      <c r="I55" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="76.5">
       <c r="A56" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="C56" s="9">
+        <v>10</v>
+      </c>
+      <c r="D56" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="9">
+        <v>2020</v>
+      </c>
+      <c r="F56" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="G56" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H56" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I56" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="114.75">
+      <c r="A57" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="C57" s="9">
+        <v>4</v>
+      </c>
+      <c r="D57" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="9">
+        <v>2021</v>
+      </c>
+      <c r="F57" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="G57" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H57" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I57" s="9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="63.75">
+      <c r="A58" s="8" t="s">
         <v>151</v>
       </c>
-      <c r="B56" s="8" t="s">
+      <c r="B58" s="8" t="s">
         <v>152</v>
       </c>
-      <c r="C56" s="9">
-[...5 lines deleted...]
-      <c r="E56" s="10" t="s">
+      <c r="C58" s="9">
+        <v>10</v>
+      </c>
+      <c r="D58" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="9">
+        <v>2008</v>
+      </c>
+      <c r="F58" s="10" t="s">
         <v>153</v>
       </c>
-      <c r="F56" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A57" s="8" t="s">
+      <c r="G58" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H58" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I58" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="38.25">
+      <c r="A59" s="8" t="s">
         <v>151</v>
       </c>
-      <c r="B57" s="8" t="s">
+      <c r="B59" s="8" t="s">
         <v>154</v>
       </c>
-      <c r="C57" s="9">
-[...5 lines deleted...]
-      <c r="E57" s="10" t="s">
+      <c r="C59" s="9">
+        <v>8</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="9">
+        <v>2018</v>
+      </c>
+      <c r="F59" s="10" t="s">
         <v>155</v>
       </c>
-      <c r="F57" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A58" s="8" t="s">
+      <c r="G59" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H59" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I59" s="13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="38.25">
+      <c r="A60" s="8" t="s">
         <v>156</v>
       </c>
-      <c r="B58" s="8" t="s">
+      <c r="B60" s="8" t="s">
         <v>157</v>
       </c>
-      <c r="C58" s="9">
+      <c r="C60" s="9">
         <v>9</v>
       </c>
-      <c r="D58" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E58" s="10" t="s">
+      <c r="D60" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="9">
+        <v>2019</v>
+      </c>
+      <c r="F60" s="10" t="s">
         <v>158</v>
       </c>
-      <c r="F58" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A59" s="8" t="s">
+      <c r="G60" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H60" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I60" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="51">
+      <c r="A61" s="8" t="s">
         <v>159</v>
       </c>
-      <c r="B59" s="8" t="s">
+      <c r="B61" s="8" t="s">
         <v>160</v>
       </c>
-      <c r="C59" s="9">
+      <c r="C61" s="9">
         <v>5</v>
       </c>
-      <c r="D59" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E59" s="10" t="s">
+      <c r="D61" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="9">
+        <v>2018</v>
+      </c>
+      <c r="F61" s="10" t="s">
         <v>161</v>
       </c>
-      <c r="F59" s="9" t="s">
-[...5 lines deleted...]
-      <c r="H59" s="9" t="s">
+      <c r="G61" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H61" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="I61" s="9" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.118110236220472" right="0.118110236220472" top="0.55118110236220497" bottom="0.35433070866141703" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;9Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A4:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" customWidth="1"/>